--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">山西省太原市碳钢渣+粗砂数值模拟数据（2020年3月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Numerical simulation data of carbon steel slag+coarse sand in Taiyuan City, Shanxi Province (March 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Numerical simulation data of carbon steel slag+coarse sand in Taiyuan City, Shanxi Province (March 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2188.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2188.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2188.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以硫酸盐作为模拟因子，采用Hydurs-1D软件进行数值模拟，基于水动力弥散理论，建立连续一维PRB数学模型，分别对碳钢渣和粗砂配比PRB的淋溶实验进行模拟及参数确定，模拟五种不同宽度PRB处理酸性老窑水，明确PRB治理酸性老窑水的运行期限及最优宽度。数据集共包含数据量为10组，3600个数据/组条。</w:t>
+        <w:t xml:space="preserve">Using sulfate as a simulation factor and Hydurs-1D software for numerical simulation, a continuous one-dimensional PRB mathematical model was established based on hydrodynamic dispersion theory. The leaching experiments of carbon steel slag and coarse sand ratio PRB were simulated and parameters were determined. Five different widths of PRB were simulated to treat acidic old kiln water, and the operating period and optimal width of PRB for treating acidic old kiln water were clarified. The dataset contains a total of 10 sets of data, with 3600 data points per set. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用Hydurs-1D软件进行数值模拟，计算输出结果精度设置为0.001g/L。</w:t>
+        <w:t xml:space="preserve">    Hydurs-1D software was used for numerical simulation, and the accuracy of the calculated output results was set to 0.001g/L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/03/01-2020/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/03/01-2020/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">山西省太原市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Taiyuan City, Shanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">367.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:367.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">数值模拟, PRB数学模型, 淋溶实验</w:t>
+        <w:t xml:space="preserve">Theme:Numerical simulation, PRB mathematical model, leaching experiment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省太原市 </w:t>
+        <w:t xml:space="preserve">Place:Taiyuan City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张永波 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yongbo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张永波  </w:t>
+        <w:t xml:space="preserve">author:Zhang Yongbo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张永波. 山西省太原市碳钢渣+粗砂数值模拟数据（2020年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2188.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yongbo. Numerical simulation data of carbon steel slag+coarse sand in Taiyuan City, Shanxi Province (March 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2188.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>