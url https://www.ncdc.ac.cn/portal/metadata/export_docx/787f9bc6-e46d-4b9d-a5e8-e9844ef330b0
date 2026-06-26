--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological observation data of Wudaoliang in 2005</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2005年青藏高原五道梁(WDLMS)气象观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.golmud.db1679.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological observation data of Wudaoliang in 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1166</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.golmud.db1679.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1166</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the meteorological observation data of Wudaoliang from May 21 to December 31, 2005. When the data contains the number of days_ Downward short-wave radiation (w/m2) upward short-wave radiation (w/m2) downward long-wave radiation (w/m2) upward long-wave radiation (w/m2) net radiation (w/m2), 3m wind speed (m/s), 3m wind direction (degree), standard deviation of wind direction 1, 5m wind speed (m/s), 5m wind direction (degree), standard deviation of wind direction 2, 15m wind speed (m/s) 15m wind direction (degree), standard deviation of wind direction 3, 30m wind speed (m/s) 30m wind direction (degree), standard deviation of wind direction 4, 3m air temperature (℃) 5m air temperature (℃) 15m air temperature (℃), 30m air temperature (℃), 3m air humidity (%), 5m air humidity (%), 15m air humidity (%), 30m air humidity (%), 3m air water pressure (KP), 5m air water pressure (KP), 15m air water pressure (KP), 30m air water pressure (KP), and atmospheric pressure (P). The sampling frequency of each data is 30 minutes. </w:t>
+        <w:t xml:space="preserve">本数据包含五道梁2005年5月21日-12月31日气象观测数据。数据包含第多少天 时_分 向下短波辐射(w/㎡) 向上短波辐射(w/㎡) 向下长波辐射(w/㎡) 向上长波辐射(w/㎡) 净辐射(w/㎡)、3m风速(m/s)、3m风向(度)、风向标准偏差1、5m风速(m/s)、5m风向(度)、风向标准偏差2、15m风速(m/s) 15m风向(度)、风向标准偏差3、30m风速(m/s) 30m风向(度)、风向标准偏差4、3m空气温度(℃) 5m空气温度(℃)、15m空气温度(℃)、30m空气温度(℃) 3m空气湿度(％)、5m空气湿度(％) 15m空气湿度(％) 30m空气湿度(％) 3m空气水气压(KP) 5m空气水气压(KP) 15m空气水气压(KP)、30m空气水气压(KP)、大气压(P)，各数据采样频率为30分钟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent production (instrument observation)</w:t>
+        <w:t xml:space="preserve">自主生产（仪器观测）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2005/05/21-2005/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005/05/21-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Observation and experimental station of Cryosphere in Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原冰冻圈观测试验研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Observation, Qinghai-Tibet Plateau, Perennially frozen soil, meteorological</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">观测, 青藏高原, 多年冻土, 气象</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Golmud,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">格尔木,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Shi Jian zung </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:QIAO YongPing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乔永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shi Jian zong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">史健宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华, 史健宗</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">QIAO YongPing. Meteorological observation data of Wudaoliang in 2005. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1166.</w:t>
+        <w:t xml:space="preserve">乔永平. 2005年青藏高原五道梁(WDLMS)气象观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1166.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>