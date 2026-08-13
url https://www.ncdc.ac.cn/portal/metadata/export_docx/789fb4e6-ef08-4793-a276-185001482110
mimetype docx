--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -2,919 +2,1222 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface Movement Velocity and Terminal Positione Observation Data of Glacier No. 1 at the Headwaters of Urumqi River, Tianshan M</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2016年乌鲁木齐河源1号冰川表面运动速度和末端变化数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">None</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface Movement Velocity and Terminal Positione Observation Data of Glacier No. 1 at the Headwaters of Urumqi River, Tianshan M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.90</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">None</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set was used to observe the glacier surface movement of the moving points on the glacier surface in August 2015 and August 2016, and the observation was carried out using RTK-GPS. The annual movement speed of Glacier No.1, the annual advance and retreat variation of ice tongue in the East and West branches of Glacier No.1, and the spatial coordinates of annual velocity points &lt;, the observation and Study on the material balance project of Glacier No.1 at the source of Urumqi River in Tianshan, China started in the summer of 1959. At that time, the area of Glacier No.1 was 1.95 km2, the length of glacier was 2.41 km, and the lowest end of glacier was 3736 above sea level m. It is the largest modern glacier in the form of double cirque glacier in Urumqi River Basin. In 1993, a glacier degenerated into two completely independent glacier systems, namely, the West Branch of Glacier No. 1 and the Eastern Branch of Glacier No. 1. It also indicates that the glacier retreat in a region means that the number of glaciers in the region may increase, while the area and reserves of glaciers are decreasing. </w:t>
+        <w:t xml:space="preserve">本数据集是2015年8月及2016年8月对冰川表面的运动点进行了冰川表面运动的观测，观测是使用RTK-GPS进行测量的。1号冰川年运动速度；1号冰川东、西支冰舌的年进退变化量；年度的各流速点的空间坐标&lt;，中国天山乌鲁木齐河源1号冰川物质平衡项目的观测研究始于1959年夏季，当时的1号冰川面积为1.95 km2，冰川长度为2.41 km，冰川末端最低为海拔3736 m，是乌鲁木齐河流域发育规模最大的双冰斗冰川形态的现代冰川。随着冰舌萎缩，1993年，1条冰川蜕变为两条完全独立的冰川体系，即1号冰川西支和1号冰川东支。由此也表明一个区域冰川退缩意味着该区域冰川数量可能是增加的，而冰川面积及其储量是递减的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The surface movement of Glacier No.1 is observed every August. E650 GPS is used for static measurement and positioning of observation control points. The position of the measuring rod is measured by carrier phase difference (RTK). The error of the data obtained is 0.10-0.30 M.</w:t>
+        <w:t xml:space="preserve">每年8月对一号冰川表面的运动点进行了冰川表面运动的观测。采用E650型GPS对观测控制点位进行静态测量定位。测杆位置的观测应用载波相位差分又称RTK（Real Time Kinematic）测量方法进行。所获数据误差为0.10 - 0.30 m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual input</w:t>
+        <w:t xml:space="preserve">手工录入</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data processing and data analysis are carried out in strict accordance with the instrument operation specifications, and have been published in relevant academic journals </w:t>
+        <w:t xml:space="preserve">严格按照仪器操作规范进行处理和数据分析，并已经在相关学术期刊发表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/09/23-2016/09/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/09/23-2016/09/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Glacier No.1 at the headwaters of Urumqi River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌鲁木齐河源1号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:43.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tianshan, Urumqi River Source, end position, Glacier No. 1, movement speed</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山, 乌鲁木齐河源, 末端位置, 1号冰川, 运动速度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:No. 1 Glacier,  Urumqi River Source,  Tianshan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1号冰川,  乌鲁木齐河源,  天山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1251,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1340,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1424,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1513,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1601,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王璞玉</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967379</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967379</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:wangpuyu@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wangpuyu@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Puyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王璞玉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Puyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王璞玉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Puyu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王璞玉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Puyu. Surface Movement Velocity and Terminal Positione Observation Data of Glacier No. 1 at the Headwaters of Urumqi River, Tianshan M. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.90.</w:t>
+        <w:t xml:space="preserve">王璞玉. 2015-2016年乌鲁木齐河源1号冰川表面运动速度和末端变化数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>