--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,753 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long time-series glacier profile dataset for the Sanjiangyuan area (1986-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">三江源区长时序冰川轮廓数据集（1986-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.5512064</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long time-series glacier profile dataset for the Sanjiangyuan area (1986-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3941.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.5512064</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3941.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp;Emsp Deep learning-based methods have attracted great attention in glacier extraction due to their advantages over traditional techniques. In this study, we verified the feasibility and effectiveness of LandsNet architecture in glacier extraction, and we applied the improved LandsNet (M-LandsNet) to extract the glacier contours in the headwaters of the Three Rivers. Two scenarios were compared using the band ratio method, U-Net, U-Net++, GlacierNet, SaU-Net, U-Net+cSE and LandsNet. The analysis of the two scenarios shows that M-LandsNet has the best performance and generalization ability among the 1986 methods. </w:t>
+        <w:t xml:space="preserve">  基于深度学习的方法由于其优于传统技术的优势而在冰川提取中引起了极大的关注。本研究验证了LandsNet架构在冰川提取中的可行性和有效性，我们应用改进的LandsNet（M-LandsNet）提取了三江源头地区的冰川轮廓。采用波段比法、U-Net、U-Net++、GlacierNet、SaU-Net、U-Net+cSE和LandsNet两种场景进行比较。对两个场景的分析表明，M-LandsNet在1986种方法中具有最好的性能和泛化能力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp;Emsp; Obtaining a reliable glacier inventory is the first step in training a deep learning network. In this study, SCGI is used as a real glacier profile and is considered as ground truth.</w:t>
+        <w:t xml:space="preserve">  获得可靠的冰川清单是训练深度学习网络的第一步。在这项研究中，SCGI被用作真实的冰川轮廓，并被视为地面真相。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp;Emsp;We further extracted the glacier outlines in the Three Rivers headwaters region in a total of 40 periods using M-LandsNet and manual adjustment.</w:t>
+        <w:t xml:space="preserve">  我们利用M-LandsNet和人工调整，在共40个时期进一步提取了三江源头地区的冰川轮廓。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp;Emsp;Good quality of data </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1986/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Sanjiangyuan headwaters region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三江源头地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +859,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:glacier outline, Glacier area, Space-time glacial change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川轮廓, 冰川面积, 时空冰川变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Sanjiangyuan headwaters region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三江源头地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,563 +1477,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Wanchang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张万昌 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Wanchang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张万昌  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Wanchang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张万昌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Wanchang. Long time-series glacier profile dataset for the Sanjiangyuan area (1986-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3941.2023.</w:t>
+        <w:t xml:space="preserve">张万昌. 三江源区长时序冰川轮廓数据集（1986-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3941.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Longfei, Zhang Wanchang, Yi Yaning, Zhang Zhijie, Chao Shijun. Long Time-Series Glacier Outlines in the Three-Rivers Headwater Region From 1986 to 2021 Based on Deep Learning[J]. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2022, 15: 5734-5752. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1109/JSTARS.2022.3189277.</w:t>
       </w:r>