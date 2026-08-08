--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental dataset of cobalt hydroxide silicate nanosheets with hierarchical hollow structure and maximum cobalt active sites (September 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">具有最大钴活性位点的层次中空结构的氢氧化硅酸钴纳米片实验数据集（2018年9月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2149.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental dataset of cobalt hydroxide silicate nanosheets with hierarchical hollow structure and maximum cobalt active sites (September 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2149.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2149.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2149.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unlike traditional supported cobalt catalysts, this paper proposes a dissolution regeneration strategy for multi-stage hollow cobalt hydrosilicate nanospheres (CSH-80) that can maximize cobalt active sites on a unit mass basis. Due to its unique design and carefully crafted nanostructure, cobalt active centers can be uniformly dispersed into the structural catalyst, achieving maximum exposure of cobalt centers in the reaction. In the process of activating peroxymonosulfate (PMS) to degrade organic pollutants, CSH-80 exhibits excellent catalytic performance, good physical and chemical stability, and long-term durability, with an efficiency increase of 1.9 to 3.1 times compared to traditional supported cobalt catalysts. The turnover frequency of CSH-80 in organic oxidation is 2.0 to 3.2 times higher than that of traditional supported cobalt catalysts. Systematically investigated the influence of reaction parameters on pollutant degradation. The mechanism of catalytic oxidation was further elucidated through quenching experiments, electron paramagnetic resonance, and photoluminescence studies. The design concept of this study will provide new opportunities for the future development of high-performance cobalt based multiphase catalysts in environmental remediation. This dataset was generated in laboratory experiments and its properties were characterized by XRD, XPS, IR, and BET for physical and chemical properties. And its morphology was characterized using TEM. The dataset consists of 11 groups with a total of 31502 pieces of data, and is fully open for sharing. </w:t>
+        <w:t xml:space="preserve">  与传统负载型钴催化剂不同，本文提出了一种可在单位质量基础上最大化钴活性位点的多级中空氢硅酸钴纳米球(CSH-80)的溶解再生策略。由于独特的设计和精心的纳米结构，钴活性中心可以均匀地分散到结构催化剂中，实现钴中心最大限度的暴露在反应中。在活化过氧单硫酸盐(PMS)降解有机污染物过程中，CSH-80表现出优异的催化性能、良好的物理化学稳定性和长期耐用性，比传统负载型钴催化剂的效率提高1.9 ~ 3.1倍。CSH-80在有机氧化中的周转频率比传统负载型钴催化剂高出2.0 ~ 3.2倍。系统地考察了反应参数对污染物降解的影响。通过淬火试验、电子顺磁共振和光致发光等研究进一步阐明了催化氧化的机理。本研究的设计理念将为今后发展高性能钴基多相催化剂在环境修复中的应用提供新的机遇。   本数据集在实验室实验产生，采用XRD、XPS、IR、BET做物化性质表征测其性能。并用TEM做其形貌表征。数据集共包括11组，共31502条数据，数据集完全开放共享。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor experiments, formula reasoning, independently generated.</w:t>
+        <w:t xml:space="preserve">  室内实验、公式推理，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Simulations were conducted using BET, XRD, XPS, and rhb system software modules. The experiment was conducted in a 100 mL beaker with 5 mg of catalyst suspended in 50 mL of pH buffered solution (pH 7, 10 mm phosphate buffer), containing a target compound at a given concentration (i.e. [RhB]=100 mg/L, [ATZ]=[SMX]=[4-CP=(BPS)=10 mg/L (FFA)=0.1 mm). Then PMS (Co=0.35 mM) was added to the solution to initiate degradation reaction. At regular intervals, take 0.5 mL of the reaction solution, filter it, and quench it with excess pure methanol (1.5 mL). Measure the RhB concentration at 554 nm using a UV visible spectrophotometer (Hash, DR5000). Use ACQUITY UHPLC and BEH C18 chromatographic column (1.0 50 mm, 1.7 μ m) to analyze the concentration of other organic pollutants.</w:t>
+        <w:t xml:space="preserve">  采用BET、XRD、XPS、rhb系统软件模块进行模拟。试验在100毫升烧杯在每次运行，5毫克的催化剂悬浮在50毫升pH-buffered的解决方案(pH值7，10毫米磷酸盐缓冲剂)，包含一个目标化合物在给定的浓度(即[RhB] = 100 mg/L，[ATZ] = [SMX] = [4-CP = (BPS) = 10 mg/L (FFA) = 0.1毫米)。然后在溶液中加入PMS (Co=0.35 mM)引发降解反应。每隔一段时间，取反应液(0.5 mL)，过滤，用多余的纯甲醇(1.5 mL)淬火。用紫外-可见分光光度计(哈希，DR5000)在554 nm处测定RhB浓度。使用ACQUITY UHPLC, BEH C18色谱柱(1.0 50 mm, 1.7 μm)分析其他有机污染物的浓度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/09/01-2018/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/09/01-2018/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:378.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">378.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Nano, hollow structure, cobalt catalyst</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">纳米, 中空结构, 钴催化剂</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanchang City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Liming. Experimental dataset of cobalt hydroxide silicate nanosheets with hierarchical hollow structure and maximum cobalt active sites (September 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2149.2022.</w:t>
+        <w:t xml:space="preserve">杨利明. 具有最大钴活性位点的层次中空结构的氢氧化硅酸钴纳米片实验数据集（2018年9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2149.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>