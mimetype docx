--- v0 (2026-05-15)
+++ v1 (2026-09-28)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为大兴安岭东坡塔河地区卡马兰河流域多年冻土埋深数据，基于研究区内14个HOBO监测站点的地表温度（GST），构建“地表温度-环境因子”回归模型，计算融化指数。通过分类赋值法，计算E因子。采用Stefan模型，模拟典型区多年冻土活动层厚度。模拟结果的R2达到0.64，RMSE为0.41 m。数据格式为GeoTIFF，空间分辨率约30 m，投影为WGS_1984_Albers。</w:t>
+        <w:t xml:space="preserve">  本数据集为大兴安岭东坡塔河地区卡马兰河流域多年冻土埋深数据，基于研究区内HOBO监测站点的地表温度（GST），构建“地表温度-环境因子”回归模型，计算融化指数。通过分类赋值法，计算E因子。采用Stefan模型，模拟多年冻土活动层厚度。模拟结果的R2为0.73。数据格式为GeoTIFF，空间分辨率约30 m，投影为WGS_1984_Albers。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对研究区内14个HOBO监测站点的地表温度（GST），进行异常值剔除与质量控制，计算逐日平均地表温度（GSTdaily）；将所有环境因子栅格统一投影为WGS_1984_Albers，重采样至30 m分辨率。利用ArcGIS的多值提取至点工具，获取14个HOBO站点处的环境因子数值；基于DEM提取坡向，重分类为阳坡、阴坡、半阴半阳坡及平坡4类。   “地表温度-环境因子”回归模型构建：统计日均温大于0℃的累积温度，获取各站点精确的实测融化指数（TDDobserved，单位：℃·day）。选取影响地表热状况的关键因子。基于 DEM 提取海拔（Elevation）、地形湿度指数（TWI）和归一化植被指数（NDVI）。以TDDobserved为因变量，海拔、TWI和NDVI为自变量，构建多元线性回归模型。将回归模型应用至全流域，利用环境因子栅格数据进行运算，生成研究区TDD初步预测数据。计算各站点实测值与预测值的残差。采用反距离权重法（IDW）对残差进行空间插值，生成连续的TDD残差表面。将初步预测图与残差表面叠加，获取经校正的最终融化指数分布数据。   “生态-地形”分类单元构建与E因子反演：在ArcGIS中进行栅格叠加分析，将地表覆盖与坡向组合，生成共计36类生态-地形单元。基于实测钻孔及坑探获取的活动层厚度（ALTobserved）及对应点位的融化指数（TDD），利用Stefan变形公式反推各实测点的E因子（Eobserved）。构建“分类单元-E因子”对应关系表，通过属性连接（Join），将E因子值赋予空间分类图层，生成空间连续的E因子分布数据。   活动层厚度（ALT）计算：基于Stefan方程逐像元计算研究区活动层厚度（ALTcalculated，单位为m）。为进一步降低模型偏差，对ALT模拟结果进行二次校正，计算实测点ALTobserved与模拟值ALTcalculated的偏差。同样利用IDW方法生成ALT残差表面，并将其与初步计算结果叠加，得到最终校正后的活动层厚度分布数据。</w:t>
+        <w:t xml:space="preserve">  对研究区内HOBO监测站点的地表温度（GST），进行异常值剔除与质量控制，计算逐日平均地表温度（GSTdaily）；将所有环境因子栅格统一投影为WGS_1984_Albers，重采样至30 m分辨率。   获取HOBO站点处的环境因子数值；基于DEM提取坡向，重分类为阳坡、阴坡、半阴半阳坡及平坡4类。   “地表温度-环境因子”回归模型构建：统计日均温大于0℃的累积温度，获取各站点精确的实测融化指数（TDDobserved，单位：℃·day）。选取影响地表热状况的关键因子，提取海拔（Elevation）、地形湿度指数（TWI）和归一化植被指数（NDVI）。以TDDobserved为因变量，海拔、TWI和NDVI为自变量，构建多元线性回归模型。将回归模型应用至全流域，利用环境因子栅格数据进行运算，生成研究区TDD初步预测数据。计算各站点实测值与预测值的残差，采用反距离权重法（IDW）对残差进行空间插值，生成连续的TDD残差表面。将初步预测图与残差表面叠加，获取经校正的最终融化指数分布数据。   “生态-地形”分类单元构建与E因子反演：将地表覆盖与坡向组合，生成共计36类生态-地形单元。基于实测钻孔及坑探获取的活动层厚度（ALTobserved）及对应点位的融化指数（TDD），利用Stefan变形公式反推各实测点的E因子（Eobserved）。   构建“分类单元-E因子”对应关系表，将E因子值赋予空间分类图层，生成空间连续的E因子分布数据。   活动层厚度（ALT）计算：基于Stefan方程计算研究区活动层厚度（ALTcalculated，单位为m）。为进一步降低模型偏差，对ALT模拟结果进行二次校正，计算实测点ALTobserved与相应模拟的ALTcalculated的偏差。同样利用IDW方法生成ALT残差表面，并将其与初步计算结果叠加，得到校正后的活动层厚度分布数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  “地表温度-环境因子”回归模型，回归方程决定系数（R2）为0.67。活动层厚度最终模拟结果与实测数据相比，决定系数（R2）达到0.64，均方根误差（RMSE）为0.41 m，满足制图精度要求。</w:t>
+        <w:t xml:space="preserve">  活动层厚度模拟结果与实测数据的R2为0.73。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1021,51 +1021,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">多年冻土, 埋深, 卡马兰河流域</w:t>
+        <w:t xml:space="preserve">多年冻土埋深, 大兴安岭, 卡马兰河流域, 中国东北</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
@@ -1891,50 +1891,60 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">郭殿繁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  陈梦瑶  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  余江涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>