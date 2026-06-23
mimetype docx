--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1944-2010年黑河流域莺落峡及正义峡长时间序列逐旬径流数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ten day runoff data of Yingluo gorge and Zhengyi gorge in Heihe River Basin from 1944 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ten day runoff data of Yingluo gorge and Zhengyi gorge in Heihe River Basin from 1944 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3076.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3076.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1887</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据主要包含黑河流域莺落峡和正义峡两个站点的逐旬径流数据。其中莺落峡数据时间范围为1944-2010年，正义峡为1947-2010年。数据来源：黑河流域管理局，其中含有一个表格中有四个分表分别为莺落峡逐旬径流量统计表、正义峡逐旬径流量统计表、莺落峡1流量、莺落峡2流量。主要监测指标有：年份、月份、径流量(亿m³)、上旬、中旬 下旬 及月流量。</w:t>
+        <w:t xml:space="preserve">This data mainly includes the ten day runoff data of Yingluoxia and Zhengyixia stations in Heihe River Basin. The data time range of Yingluo gorge is 1944-2010, and that of Zhengyi gorge is 1947-2010. Data source: Heihe River Basin Administration Bureau, which contains a table with four sub tables, which are Yingluoxia ten day runoff statistical table, Zhengyi gorge ten day runoff statistical table, Yingluoxia 1 discharge and Yingluoxia 2 discharge. The main monitoring indicators are: year, month, runoff (100 million m3), first ten days, middle and last ten days and monthly flow. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">其中莺落峡数据时间范围为1944-2010年，正义峡为1947-2010年。数据来源：黑河流域管理局。</w:t>
+        <w:t xml:space="preserve">The data time range of Yingluo gorge is 1944-2010, and that of Zhengyi gorge is 1947-2010. Source: Heihe River Basin Administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器自动采集，人工校准。</w:t>
+        <w:t xml:space="preserve">The instrument is collected automatically and calibrated manually.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据单位：亿立方米/10天. 数据格式：EXCEL</w:t>
+        <w:t xml:space="preserve">Data unit: 100 million cubic meters / 10 days. Data format: Excel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1944/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1944/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域莺落峡正义峡 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yingluo gorge and Zhengyi gorge in Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">150.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:150.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">逐旬径流, 径流, 长时间序列</w:t>
+        <w:t xml:space="preserve">Theme:Ten day runoff, runoff, Long time series</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1944-2010</w:t>
+        <w:t xml:space="preserve">Time:1944-2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">莺落峡,  正义峡,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yingluo Gorge,  Justice Gorge,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王忠静 </w:t>
+        <w:t xml:space="preserve">contributors:WangZhongjing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王忠静  </w:t>
+        <w:t xml:space="preserve">author:WangZhongjing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WangZhongjing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王忠静. 1944-2010年黑河流域莺落峡及正义峡长时间序列逐旬径流数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1887.</w:t>
+        <w:t xml:space="preserve">WangZhongjing. Ten day runoff data of Yingluo gorge and Zhengyi gorge in Heihe River Basin from 1944 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1887.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>