--- v0 (2026-06-01)
+++ v1 (2026-08-31)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set on rural eco-tourism competitiveness in Chengdu-Chongqing Twin Cities Economic Circle (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">成渝地区双城经济圈乡村生态旅游竞争力数据集（2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7303.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set on rural eco-tourism competitiveness in Chengdu-Chongqing Twin Cities Economic Circle (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7303.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7303.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7303.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  乡村生态旅游竞争力是指乡村地区依托良好的生态环境，以乡土自然景观和人文景观为核心资源，能够有效识别乡村生态旅游的发展水平与潜在优势，揭示乡镇在各方面的差异。其构建能够为区域乡村生态旅游空间化、综合均衡发展和乡村振兴战略实施提供数据支撑。研究基于自然环境、生态资源、人文经济和基础设施四个维度共16项评价因子，构建了乡镇尺度乡村生态旅游竞争力数据集。时间范围：2020年，空间分辨率：重采样统一到30m × 30m，数据格式：GeoTiff、Shapefile。  本数据集整合成渝双城经济圈地形、气候、水文等自然信息，及植被覆盖等多维生态信息、文化资源与经济潜力信息，指标完整，可支撑乡村生态旅游竞争力评价、空间分异分析，为资源优化配置提供基础支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Natural environment: DEM elevation data, multi-year average temperature and multi-year average precipitation data, and river system data;  (2) Ecological environment: NDVI data, PM2.5 data set, land use data and ecological aesthetic value data characterize vegetation coverage and growth trend, air quality, regional landscape ornamental value, etc.;  (3) Humanistic economy: data from the research area's cultural tourism official website;  (4) Infrastructure: OpenStreetMap publishes map data, relevant materials released by the Sichuan Province Department of Culture and Tourism, and the Chongqing City Culture and Tourism Development Committee, among which infrastructure data is collected and compiled from Gaode Map.</w:t>
+        <w:t xml:space="preserve">  （1）自然环境：DEM高程数据、多年平均气温和多年平均降水数据以及河流水系数据；   （2）生态环境：NDVI数据、PM2.5数据集、土地利用数据以及生态美学价值数据表征植被覆盖状况与生长态势、空气质量、区域景观观赏价值等；   （3）人文经济：研究区文旅官网数据；   （4）基础设施：OpenStreetMap公开地图数据、四川省文化和旅游厅、重庆市文化和旅游发展委员会发布的相关资料，其中基础设施数据从高德地图进行收集整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Natural environment: Based on DEM elevation data, multi-year average temperature, multi-year average precipitation data, and river system data, a natural environment data set for rural eco-tourism competitiveness in the Chengdu-Chongqing Shuangcheng Economic Circle was constructed, and terrain such as slope and aspect were further extracted. Factors, and at the same time calculate the water system density based on the length of the river system and the area of towns;  (2) Ecological environment: Based on NDVI data, PM2.5 dataset, land use data and ecological aesthetic value data, vegetation coverage and growth trend, air quality, regional landscape ornamental value, etc., and using the Habitat Quality model of InVEST model to calculate habitat quality in the region;  (3) Humanities economy: Collect and collate information on traditional villages, famous historical and cultural villages and towns in the Chengdu-Chongqing urban agglomeration, and the national intangible cultural heritage directory released in recent years on the official websites of various cultural tourism to represent the number of traditional cultures in the region, and Consider GDP and population density indicators to characterize the basis of regional economic development, the frequency of regional economic activities and potential tourism market conditions respectively;  (4) Infrastructure: Collection and collation of OpenStreetMap public map data, relevant data released by the Sichuan Province Department of Culture and Tourism, and the Chongqing City Culture and Tourism Development Commission.</w:t>
+        <w:t xml:space="preserve">  （1）自然环境：基于DEM高程数据、多年平均气温和多年平均降水数据以及河流水系数据，构建了成渝双城经济圈乡村生态旅游竞争力自然环境类数据集，并进一步提取坡度、坡向等地形因子，同时结合河流水系长度与乡镇面积计算水系密度；   （2）生态环境：基于NDVI数据、PM2.5数据集、土地利用数据以及生态美学价值数据表征植被覆盖状况与生长态势、空气质量、区域景观观赏价值等，并使用InVEST模型的Habitat Quality模型计算区域内生境质量；   （3）人文经济：在各文旅官网中对近几年发布的成渝城市群内传统村落、历史文化名村名镇和全国非遗名录等资料进行收集整理，代表区域内传统文化数量，并考虑GDP和人口密度指标分别表征区域经济发展基础与区域经济活动频率和潜在旅游市场条件；   （4）基础设施：OpenStreetMap公开地图数据、四川省文化和旅游厅、重庆市文化和旅游发展委员会发布的相关资料收集整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Chengdu-Chongqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成渝地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff,Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Chengdu Chongqing Economic Circle, Ecotourism Competitiveness, Rural Tourism</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成渝双城经济圈, 生态旅游竞争力, 乡村旅游</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Chengdu-Chongqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">成渝地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ji qin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冀琴,  杨雪梅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ji qin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冀琴  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  杨雪梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yang Xuemei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨雪梅</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:22BJY140</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22BJY140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“双碳”目标下基于“效率”的长江经济带生态安全测度、 预警及应对策略研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ji qin. Data set on rural eco-tourism competitiveness in Chengdu-Chongqing Twin Cities Economic Circle (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7303.2026.</w:t>
+        <w:t xml:space="preserve">冀琴,杨雪梅. 成渝地区双城经济圈乡村生态旅游竞争力数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7303.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>