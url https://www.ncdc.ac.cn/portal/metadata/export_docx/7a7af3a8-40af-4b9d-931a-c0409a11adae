--- v0 (2026-05-17)
+++ v1 (2026-07-28)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2003-2004年巴基斯坦冰川编目数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2003-2004Inventory of Glacier in Pakistan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2003-2004Inventory of Glacier in Pakistan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3811.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3811.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.396</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本次冰川编目受到：International Centre for Integrated Mountain Development (ICIMOD) and United Nationenvironment Programme/Regional Resourc Centre, Asia and The Pacific (UNEP/RRC-AP) 的联合支持。 1、冰川编目采用landsat遥感数据，反映的巴基斯坦地区2003-2004年的冰川现状。 2、冰川编目覆盖：印度河上游Swat, Chitral, Gilgit, Hunza, Shigar, Shyok, Upper 、Indus, Shingo, Astor and Jhelum等流域。 3、冰川编目内容包括：冰川位置、冰川编码、冰川名称、冰川面积、冰川长度、冰川厚度、冰储量、冰川类型、冰川朝向等属性 详细数据说明请参考数据文档及报告</w:t>
+        <w:t xml:space="preserve">This glacial catalogue is jointly supported by International Center for Integrated Mountain Development (ICIMOD) and United National Environment Program / regional resource center, Asia and the Pacific (UNEP / rrc-ap). 1. Landsat remote sensing data are used in glacial cataloguing to reflect the current situation of glaciers in Pakistan from 2003 to 2004. 2. Glacier cataloguing coverage: Swat, Chitral, Gilgit, Hunza, Shigar, shyok, upper, Indus, Shingo, Astor and Jhelum basins in the upper reaches of the Indus River. 3. The contents of glacier catalogue include: Glacier location, glacier code, glacier name, glacier area, glacier length, glacier thickness, ice reserves, glacier type, glacier orientation and other attributes Please refer to data document and report for detailed data description </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本次冰川编目受到：International Centre for Integrated Mountain Development (ICIMOD) and United Nationenvironment Programme/Regional Resourc Centre, Asia and The Pacific (UNEP/RRC-AP) 的联合支持。</w:t>
+        <w:t xml:space="preserve">This glacial catalogue is jointly supported by International Center for Integrated Mountain Development (ICIMOD) and United National Environment Program / regional resource center, Asia and the Pacific (UNEP / rrc-ap).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工处理</w:t>
+        <w:t xml:space="preserve">Manual processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴基斯坦 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Pakistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川编目, 冰川位置, 冰川编码, 冰川名称, 冰川面积, 冰川长度, 冰川厚度, 冰储量, 冰川类型, 冰川朝向</w:t>
+        <w:t xml:space="preserve">Theme:Glacier catalogue, glacier location, glacier code, glacier name, glacier area, glacier length, glacier thickness, ice storage, glacier type, glacier orientation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴基斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Pakistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 71.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 77.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Pradeep Kumar Mool,Samjwal Ratna Bajracharya,Basanta Shrestha,Sharad Prasad Joshi,  Rakhshan Roohi (Ph.D),Arshad Ashraf,Rozina Naz,Syed Amjad Hussain,M. Hamid Chaudhry </w:t>
+        <w:t xml:space="preserve">contributors:Pradeep Kumar Mool,Samjwal Ratna Bajracharya,Basanta Shrestha,Sharad Prasad Joshi,  Rakhshan Roohi (Ph.D),Arshad Ashraf,Rozina Naz,Syed Amjad Hussain,M. Hamid Chaudhry </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Pradeep Kumar Mool,Samjwal Ratna Bajracharya,Basanta Shrestha,Sharad Prasad Joshi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pradeep Kumar Mool,Samjwal Ratna Bajracharya,Basanta Shrestha,Sharad Prasad Joshi,Rakhshan Roohi (Ph.D),Arshad Ashraf,Rozina Naz,Syed Amjad Hussain,M. Hamid Chaudhry. 2003-2004年巴基斯坦冰川编目数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.396.</w:t>
+        <w:t xml:space="preserve">Pradeep Kumar Mool,Samjwal Ratna Bajracharya,Basanta Shrestha,Sharad Prasad Joshi, Rakhshan Roohi (Ph.D),Arshad Ashraf,Rozina Naz,Syed Amjad Hussain,M. Hamid Chaudhry. 2003-2004Inventory of Glacier in Pakistan. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.396.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>