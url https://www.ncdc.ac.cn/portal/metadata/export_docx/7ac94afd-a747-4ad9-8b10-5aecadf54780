--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -2,894 +2,798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山综合观测网：黑河流域地表过程综合观测网（四道桥超级站物候相机观测数据集-2019）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Qilian Mountains integrated observatory network: Dataset of Heihe integrated observatory network (Phenology camera observation data set of Sidaoqiao superstation-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含2019年8月28日至2019年12月31日黑河流域地表过程综合观测网下游四道桥超级站的物候相机观测数据，该仪器由北京师范大学自主研发并进行处理。物候相机集成数据获取与数据传输功能。该物候相机采用垂直向下的方式采集数据，拍摄数据分辨率为1280*720，可指定拍摄时间频率。对于绿度指数物候期计算，需要根据感兴趣区域计算相对绿度指数（GCC, Green Chromatic Coordinate公式为GCC=G/(R+G+B), R、G、B为图像红、绿、蓝三通道像元值），然后进行无效值填充和滤波平滑，最后根据生长曲线拟合确定关键物候期参数，如生长季起始日、顶峰、生长季结束日等；对于覆盖度，首先进行数据预处理，选择光照不太强的图像，然后将图像分割为植被和土壤，计算每张图像的植被像素占计算区域内的比例作为该图像对应的覆盖度，在时间序列数据提取完成以后，再按用户指定的时间窗口对原始覆盖度数据进行平滑滤波，滤波后的得结果为最终的时间序列覆盖度。本数据集包括相对绿度指数（Gcc）。黑河流域地表过程综合观测网或站点信息请参考Liu et al. (2018)。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/08/28-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/08/28-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域下游,四道桥超级站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lower reaches of the Heihe River Basin, Sidaoqiao Super Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">20.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:20.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被, 物候</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation, phenology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域下游,  四道桥超级站 </w:t>
+        <w:t xml:space="preserve">Place:Lower reaches of the Heihe River Basin,  Sidaoqiao Super Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +827,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +898,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1096,69 +964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1185,69 +1035,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1273,1016 +1105,713 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  屈永华,  徐自为,  李新 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Qu Yonghua,  Xu ziwei,  Li Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  屈永华  </w:t>
+        <w:t xml:space="preserve">,  Qu Yonghua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41531174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,屈永华,徐自为,李新. 祁连山综合观测网：黑河流域地表过程综合观测网（四道桥超级站物候相机观测数据集-2019）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Liu shaomin, Qu Yonghua, Xu ziwei, Li Xin. Qilian Mountains integrated observatory network: Dataset of Heihe integrated observatory network (Phenology camera observation data set of Sidaoqiao superstation-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qihe, Jin Rui, Guo Jianwen, Wang Lixue, Wang Wenzhe, Qi Yan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shijiao, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A basin-scale land surface processes observatory in China[J/OL]. Vadose Zone Journal, 2018, 17:180072. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.2136/vzj2018.04.0072.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>