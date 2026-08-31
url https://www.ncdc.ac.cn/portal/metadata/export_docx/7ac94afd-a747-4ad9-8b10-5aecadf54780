--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -2,798 +2,894 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qilian Mountains integrated observatory network: Dataset of Heihe integrated observatory network (Phenology camera observation data set of Sidaoqiao superstation-2019)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">祁连山综合观测网：黑河流域地表过程综合观测网（四道桥超级站物候相机观测数据集-2019）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qilian Mountains integrated observatory network: Dataset of Heihe integrated observatory network (Phenology camera observation data set of Sidaoqiao superstation-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含2019年8月28日至2019年12月31日黑河流域地表过程综合观测网下游四道桥超级站的物候相机观测数据，该仪器由北京师范大学自主研发并进行处理。物候相机集成数据获取与数据传输功能。该物候相机采用垂直向下的方式采集数据，拍摄数据分辨率为1280*720，可指定拍摄时间频率。对于绿度指数物候期计算，需要根据感兴趣区域计算相对绿度指数（GCC, Green Chromatic Coordinate公式为GCC=G/(R+G+B), R、G、B为图像红、绿、蓝三通道像元值），然后进行无效值填充和滤波平滑，最后根据生长曲线拟合确定关键物候期参数，如生长季起始日、顶峰、生长季结束日等；对于覆盖度，首先进行数据预处理，选择光照不太强的图像，然后将图像分割为植被和土壤，计算每张图像的植被像素占计算区域内的比例作为该图像对应的覆盖度，在时间序列数据提取完成以后，再按用户指定的时间窗口对原始覆盖度数据进行平滑滤波，滤波后的得结果为最终的时间序列覆盖度。本数据集包括相对绿度指数（Gcc）。黑河流域地表过程综合观测网或站点信息请参考Liu et al. (2018)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/08/28-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/08/28-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lower reaches of the Heihe River Basin, Sidaoqiao Super Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域下游,四道桥超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:20.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation, phenology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被, 物候</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lower reaches of the Heihe River Basin,  Sidaoqiao Super Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域下游,  四道桥超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,737 +1273,1036 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Qu Yonghua,  Xu ziwei,  Li Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  屈永华,  徐自为,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Qu Yonghua </w:t>
+        <w:t xml:space="preserve">,  屈永华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41531174</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41531174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Qu Yonghua, Xu ziwei, Li Xin. Qilian Mountains integrated observatory network: Dataset of Heihe integrated observatory network (Phenology camera observation data set of Sidaoqiao superstation-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,屈永华,徐自为,李新. 祁连山综合观测网：黑河流域地表过程综合观测网（四道桥超级站物候相机观测数据集-2019）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>