--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域1km/5天合成植被覆盖度（FVC）数据集 (2015年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day synthetic vegetation coverage (FVC) data set of Heihe River Basin (2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day synthetic vegetation coverage (FVC) data set of Heihe River Basin (2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3554.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3554.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域1km/5天合成植被覆盖度（FVC）数据集提供了2015年的5天FVC合成结果，该数据利用Terra/MODIS、Aqua/MODIS、以及国产卫星FY3A/MERSI和FY3B/MERSI传感器数据构建空间分辨率1km、时间分辨率5天的多源遥感数据集。将全国划分为不同植被区划、地类，分别计算植被指数（NDVI）与FVC的转换系数，采用计算的转换系数查找表和1km/5天合成NDVI产品生产区域1km/5天合成FVC产品。   黑河流域1km/5天合成FVC产品通过高分辨率数据可以直接获得植被覆盖比例，减轻低分辨率数据异质性的影响；另外，选择植被生长变化的典型时期，通过对每一个像元时间序列植被指数进行拟合得到每个像元对应的生长曲线参数；再配合土地利用图和植被分类图，寻找区域的代表性均一像元用于训练植被指数的转换系数。   通过与黑河流域高分辨率ASTER参考FVC结果相比，首先联合地面实测数据，利用尺度上推方法，将黑河流域ASTER产品聚合到 1km 尺度得到ASTER聚合FVC数据，并与Geoland2项目发布的基于SPOT VEGETATION遥感数据的FVC产品（简称GEOV1 FCOVER）进行间接比较，根据三种数据FVC时间序列曲线图，结果表明：GEOV1的结果较ASTER 影像联合地面实测的结果偏高，黑河流域1km/5天合成FVC产品结果位于两者之间，在实验区内黑河流域1km/5天合成FVC产品优于GEOV1产品。   总之，黑河流域1km/5天合成FVC数据集综合利用多源遥感数据以提高FVC参数产品的估算精度、时间分辨率等，更好的服务于遥感数据产品的应用。</w:t>
+        <w:t xml:space="preserve">The 1km / 5-day synthetic vegetation coverage (FVC) data set in Heihe River basin provides the 5-day FVC synthesis results in 2015. The data uses Terra / MODIS, Aqua / MODIS, and domestic satellites fy3a / MERSI and fy3b / MERSI sensor data to build a multi-source remote sensing data set with spatial resolution of 1km and temporal resolution of 5 days. The whole country is divided into different vegetation divisions and land types, and the conversion coefficient between vegetation index (NDVI) and FVC is calculated respectively. The calculated conversion coefficient lookup table and 1km / 5-day synthetic NDVI product production area are used to synthesize FVC products Synthetic FVC products of 1km / 5 days in Heihe River basin can directly obtain the vegetation coverage ratio through high-resolution data, so as to reduce the impact of heterogeneity of low-resolution data; In addition, the typical period of vegetation growth and change is selected, and the growth curve parameters corresponding to each pixel are obtained by fitting the vegetation index of each pixel time series; Then, combined with the land use map and vegetation classification map, find the representative uniform pixels of the region for training the conversion coefficient of vegetation index Compared with the high-resolution aster reference FVC results of Heihe River Basin, firstly, combined with the ground measured data, the aster products of Heihe River Basin are aggregated to 1km scale by using the scale up method, and the aster aggregated FVC data are obtained, which is indirectly compared with the FVC products based on spot vector remote sensing data released by geoland2 project (geov1 fcover for short), According to the FVC time series curves of three kinds of data, the results show that the results of geov1 are higher than those of ASTER image combined with ground measurement, the results of 1km / 5-day synthetic FVC products in Heihe River Basin are in between, and the 1km / 5-day synthetic FVC products in Heihe River Basin are better than geov1 products in the experimental area In short, the 1km / 5-day synthetic FVC data set in Heihe River basin makes comprehensive use of multi-source remote sensing data to improve the estimation accuracy and time resolution of FVC parameter products and better serve the application of remote sensing data products </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域1km/5天合成植被覆盖度（FVC）数据集提供了2015年的5天FVC合成结果，该数据利用Terra/MODIS、Aqua/MODIS、以及国产卫星FY3A/MERSI和FY3B/MERSI传感器数据构建空间分辨率1km、时间分辨率5天的多源遥感数据集。</w:t>
+        <w:t xml:space="preserve"> The 1km / 5-day synthetic vegetation coverage (FVC) data set in Heihe River basin provides the 5-day FVC synthesis results in 2015. The data uses Terra / MODIS, Aqua / MODIS, and domestic satellites fy3a / MERSI and fy3b / MERSI sensor data to build a multi-source remote sensing data set with spatial resolution of 1km and temporal resolution of 5 days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将全国划分为不同植被区划、地类，分别计算植被指数（NDVI）与FVC的转换系数，采用计算的转换系数查找表和1km/5天合成NDVI产品生产区域1km/5天合成FVC产品。</w:t>
+        <w:t xml:space="preserve">  The whole country is divided into different vegetation divisions and land types, and the conversion coefficient between vegetation index (NDVI) and FVC is calculated respectively. The calculated conversion coefficient lookup table and 1km / 5-day synthetic NDVI product production area are used to synthesize FVC products</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2016/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2016/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被覆盖度, 遥感产品, 生态遥感产品, LUCC数据</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation coverage, remote sensing products, ecological remote sensing products, LUCC data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis test area in the middle reaches,  hydrological test area in the upper cold area,  and natural oasis test area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,962 +1235,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">穆西晗,  仲波,  柳钦火 </w:t>
+        <w:t xml:space="preserve">contributors:Mu xihan,  Zhong bo,  Liu qinghuo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">穆西晗  </w:t>
+        <w:t xml:space="preserve">author:Mu xihan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Mu xihan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">穆西晗,仲波,柳钦火. 黑河生态水文遥感试验：黑河流域1km/5天合成植被覆盖度（FVC）数据集 (2015年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.38.</w:t>
+        <w:t xml:space="preserve">Mu xihan, Zhong bo, Liu qinghuo. Heihe River eco hydrological remote sensing test: 1km / 5-day synthetic vegetation coverage (FVC) data set of Heihe River Basin (2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.38.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">