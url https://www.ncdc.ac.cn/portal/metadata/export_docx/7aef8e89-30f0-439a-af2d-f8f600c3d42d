--- v1 (2026-06-20)
+++ v2 (2026-09-20)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day synthetic vegetation coverage (FVC) data set of Heihe River Basin (2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域1km/5天合成植被覆盖度（FVC）数据集 (2015年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3554.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day synthetic vegetation coverage (FVC) data set of Heihe River Basin (2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.38</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3554.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 1km / 5-day synthetic vegetation coverage (FVC) data set in Heihe River basin provides the 5-day FVC synthesis results in 2015. The data uses Terra / MODIS, Aqua / MODIS, and domestic satellites fy3a / MERSI and fy3b / MERSI sensor data to build a multi-source remote sensing data set with spatial resolution of 1km and temporal resolution of 5 days. The whole country is divided into different vegetation divisions and land types, and the conversion coefficient between vegetation index (NDVI) and FVC is calculated respectively. The calculated conversion coefficient lookup table and 1km / 5-day synthetic NDVI product production area are used to synthesize FVC products Synthetic FVC products of 1km / 5 days in Heihe River basin can directly obtain the vegetation coverage ratio through high-resolution data, so as to reduce the impact of heterogeneity of low-resolution data; In addition, the typical period of vegetation growth and change is selected, and the growth curve parameters corresponding to each pixel are obtained by fitting the vegetation index of each pixel time series; Then, combined with the land use map and vegetation classification map, find the representative uniform pixels of the region for training the conversion coefficient of vegetation index Compared with the high-resolution aster reference FVC results of Heihe River Basin, firstly, combined with the ground measured data, the aster products of Heihe River Basin are aggregated to 1km scale by using the scale up method, and the aster aggregated FVC data are obtained, which is indirectly compared with the FVC products based on spot vector remote sensing data released by geoland2 project (geov1 fcover for short), According to the FVC time series curves of three kinds of data, the results show that the results of geov1 are higher than those of ASTER image combined with ground measurement, the results of 1km / 5-day synthetic FVC products in Heihe River Basin are in between, and the 1km / 5-day synthetic FVC products in Heihe River Basin are better than geov1 products in the experimental area In short, the 1km / 5-day synthetic FVC data set in Heihe River basin makes comprehensive use of multi-source remote sensing data to improve the estimation accuracy and time resolution of FVC parameter products and better serve the application of remote sensing data products </w:t>
+        <w:t xml:space="preserve">  黑河流域1km/5天合成植被覆盖度（FVC）数据集提供了2015年的5天FVC合成结果，该数据利用Terra/MODIS、Aqua/MODIS、以及国产卫星FY3A/MERSI和FY3B/MERSI传感器数据构建空间分辨率1km、时间分辨率5天的多源遥感数据集。将全国划分为不同植被区划、地类，分别计算植被指数（NDVI）与FVC的转换系数，采用计算的转换系数查找表和1km/5天合成NDVI产品生产区域1km/5天合成FVC产品。   黑河流域1km/5天合成FVC产品通过高分辨率数据可以直接获得植被覆盖比例，减轻低分辨率数据异质性的影响；另外，选择植被生长变化的典型时期，通过对每一个像元时间序列植被指数进行拟合得到每个像元对应的生长曲线参数；再配合土地利用图和植被分类图，寻找区域的代表性均一像元用于训练植被指数的转换系数。   通过与黑河流域高分辨率ASTER参考FVC结果相比，首先联合地面实测数据，利用尺度上推方法，将黑河流域ASTER产品聚合到 1km 尺度得到ASTER聚合FVC数据，并与Geoland2项目发布的基于SPOT VEGETATION遥感数据的FVC产品（简称GEOV1 FCOVER）进行间接比较，根据三种数据FVC时间序列曲线图，结果表明：GEOV1的结果较ASTER 影像联合地面实测的结果偏高，黑河流域1km/5天合成FVC产品结果位于两者之间，在实验区内黑河流域1km/5天合成FVC产品优于GEOV1产品。   总之，黑河流域1km/5天合成FVC数据集综合利用多源遥感数据以提高FVC参数产品的估算精度、时间分辨率等，更好的服务于遥感数据产品的应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The 1km / 5-day synthetic vegetation coverage (FVC) data set in Heihe River basin provides the 5-day FVC synthesis results in 2015. The data uses Terra / MODIS, Aqua / MODIS, and domestic satellites fy3a / MERSI and fy3b / MERSI sensor data to build a multi-source remote sensing data set with spatial resolution of 1km and temporal resolution of 5 days</w:t>
+        <w:t xml:space="preserve">  黑河流域1km/5天合成植被覆盖度（FVC）数据集提供了2015年的5天FVC合成结果，该数据利用Terra/MODIS、Aqua/MODIS、以及国产卫星FY3A/MERSI和FY3B/MERSI传感器数据构建空间分辨率1km、时间分辨率5天的多源遥感数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The whole country is divided into different vegetation divisions and land types, and the conversion coefficient between vegetation index (NDVI) and FVC is calculated respectively. The calculated conversion coefficient lookup table and 1km / 5-day synthetic NDVI product production area are used to synthesize FVC products</w:t>
+        <w:t xml:space="preserve">  将全国划分为不同植被区划、地类，分别计算植被指数（NDVI）与FVC的转换系数，采用计算的转换系数查找表和1km/5天合成NDVI产品生产区域1km/5天合成FVC产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2016/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2016/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation coverage, remote sensing products, ecological remote sensing products, LUCC data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被覆盖度, 遥感产品, 生态遥感产品, LUCC数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis test area in the middle reaches,  hydrological test area in the upper cold area,  and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,683 +1591,984 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Mu xihan,  Zhong bo,  Liu qinghuo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">穆西晗,  仲波,  柳钦火 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Mu xihan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">穆西晗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Mu xihan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">穆西晗</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013AA12A301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mu xihan, Zhong bo, Liu qinghuo. Heihe River eco hydrological remote sensing test: 1km / 5-day synthetic vegetation coverage (FVC) data set of Heihe River Basin (2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.38.</w:t>
+        <w:t xml:space="preserve">穆西晗,仲波,柳钦火. 黑河生态水文遥感试验：黑河流域1km/5天合成植被覆盖度（FVC）数据集 (2015年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.38.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>