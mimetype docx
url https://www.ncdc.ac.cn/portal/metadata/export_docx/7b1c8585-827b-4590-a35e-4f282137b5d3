--- v0 (2026-05-06)
+++ v1 (2026-09-25)
@@ -2599,73 +2599,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ji Hailong, Wu Xiaobo, Zhao Shuping, Nan Zhuotong. Constrained simulation of permafrost thermal changes from 1980 to 2018 on the Qinghai-Tibet Plateau[J]. Global and Planetary Change, 2026, </w:t>
+        <w:t xml:space="preserve">Ji Hailong, Wu Xiaobo, Zhao Shuping, Nan Zhuotong. Constrained simulation of permafrost thermal changes from 1980 to 2018 on the Qinghai-Tibet Plateau[J]. Global and Planetary Change, 2026,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang S, Zhao S, Ji H, Li P, Niu F, Nan Z. A map-constrained dataset of frozen ground distribution changes on the Qinghai-Tibetan Plateau from 1980 to 2018[J]. Research Data in Arid and Cold Regions, 2026, </w:t>
+        <w:t xml:space="preserve">Zhang S, Zhao S, Ji H, Li P, Niu F, Nan Z. A map-constrained dataset of frozen ground distribution changes on the Qinghai-Tibetan Plateau from 1980 to 2018[J]. Research Data in Arid and Cold Regions, 2026,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>