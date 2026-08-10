--- v0 (2026-06-20)
+++ v1 (2026-08-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly and annual runoff data set of Juyanhai hydrological station in Heihe River Basin (2003-2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域居延海水文站逐月逐年径流资料数据集（2003-2016年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2335.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly and annual runoff data set of Juyanhai hydrological station in Heihe River Basin (2003-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2335.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2335.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2335.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes monthly and annual runoff data of Juyanhai hydrological patrol station in Heihe River Basin from 2003 to 2016. The station was built on June 25, 2003 and is located 25 km upstream of the lake inlet. The riverbed at the basic section is straight, and there is no obvious scouring on both banks. The section spacing of buoys at the upper, middle and lower reaches is 50m. At present, the test items are water level and flow </w:t>
+        <w:t xml:space="preserve">  本数据包含黑河流域居延海水文巡测站2003-2016年逐月及逐年的径流量资料。该站始建于2003年6月25日，位于入湖口上游25公里处，基本断面处河床顺直，两岸无明显冲刷现象，上、中、下游浮标断面间距均为50m，目前测验项目为水位和流量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  It comes from the main national hydrological stations. At present, the water level is observed manually and the flow is measured by section cable</w:t>
+        <w:t xml:space="preserve">  来源于国家主要水文站，目前水位采用人工观测，流量采用断面索施测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> According to the code for river flow measurement (gb50179-2015), the runoff data of this hydrological station are sorted out by researchers through real-time observation data</w:t>
+        <w:t xml:space="preserve">  根据《河流流量测验规范》(GB50179 -2015)，本水文站径流资料由研究人员通过实时观测数据整理所得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The standards are water level observation standard, river flow test specification, river suspended sediment test specification, hydrological test manual, precipitation observation specification and other specifications. The data source is reliable and the data quality is good </w:t>
+        <w:t xml:space="preserve">  以《水位观测标准》、《河道流量测验规范》、《河流悬移质泥沙测验规范》、《水文测验手册》、《降水量观测规范》等规范为标准。数据来源可靠，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Inner Mongolia Autonomous Region, Alxa League, Ejina Banner, suponor, Sumu, cekegacha </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区,阿拉善盟,额济纳旗,苏泊淖尔苏木,策克嘎查 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Heihe River Basin, Ejina Banner, monthly maximum temperature, annual maximum temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 居延海, 月径流量, 年径流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Inner Mongolia Autonomous Region,  Alxa League,  Ejina Banner,  suponor,  Sumu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区,  阿拉善盟,  额济纳旗,  苏泊淖尔苏木,  策克嘎查 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭小燕  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0404300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu tengfei. Monthly and annual runoff data set of Juyanhai hydrological station in Heihe River Basin (2003-2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2335.2022.</w:t>
+        <w:t xml:space="preserve">鱼腾飞. 黑河流域居延海水文站逐月逐年径流资料数据集（2003-2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2335.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>