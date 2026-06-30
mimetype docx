--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2024Runoff and Sediment Observation Dataset of Qiaozigou Basin Gully Flow Station in the Third Sub district of Loess Hilly and Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2024年黄土丘陵沟壑区第三副区桥子沟流域沟口径流站径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwtszhan.db2707.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2024Runoff and Sediment Observation Dataset of Qiaozigou Basin Gully Flow Station in the Third Sub district of Loess Hilly and Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.hwtszhan.db2707.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwtszhan.db2707.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.hwtszhan.db2707.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is the runoff and sediment observation data of the Qiaozigou watershed in the third sub area of the Loess Hilly and Gully Region from 2021 to 2024. The Qiaozigou watershed is a small watershed for parallel observation and testing of governance and non governance. The Qiaozigong watershed is a governance watershed, and the Qiaozigxi watershed is a non governance watershed. The flow observation adopts the buoy method to measure the flow velocity, and the flow velocity area method to calculate the flow rate; Sediment sampling and flow measurement are carried out simultaneously, with the same number of sampling and flow measurement times. Sand samples are taken using the water edge one point method, and sediment concentration is measured using the displacement method. This dataset includes a table of measured flow results, a daily average flow rate table, a daily average sediment concentration table, and a daily average suspended sediment transport rate table. </w:t>
+        <w:t xml:space="preserve">本数据集为2021-2024年黄土丘陵沟壑区第三副区桥子沟流域沟口径流站径流泥沙观测数据。桥子沟流域为治理与非治理平行对比观测试验小流域，桥子东沟为治理流域，桥子西沟为非治理流域。径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。 本数据集包括实测流量成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Manual fixed point and fixed time observation</w:t>
+        <w:t xml:space="preserve">人工定点定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Flow observation: the flow measuring structures of Qiaozidonggou and Qiaozidigou runoff stations are triangular broad-crested weirs and trapezoidal broad-crested weirs respectively. When there is little water, the flow is measured by the volume method with the receiver, and the flow is calculated by the buoy method with the buoy coefficient of 0.85. Generally, it is observed twice at 8:00 and 20:00 every day. The number of measurements in flood season depends on the increase of water conditions. It is required to be able to measure each flood peak, valley and complete flood process. Sediment concentration observation: take sand samples by the one-point method at the water edge, and the sampling times are the same as the flow measurement times. The replacement method is adopted for sand sample treatment.</w:t>
+        <w:t xml:space="preserve">流量观测：桥子东沟、桥子西沟径流站测流建筑物分别为三角形宽顶堰和梯形宽顶堰，小水时用接流筒按体积法施测，洪水用浮标法测速计算流量，浮标系数取0.85。一般每天8时、20时观测两次，洪水期测次视水情增加，要求能测得各次洪峰、谷和完整的洪水过程。 含沙量观测：采用水边一点法取沙样，取样次数与测流次数相同。沙样处理采用置换法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;According to the provisions of "Specification for Water and Soil Conservation Test" (SD239) and "Specification for Water and Soil Conservation Test" (SL419), professional technical personnel shall observe, sort out and compile the data. Observation data shall be measured, calculated, sorted and analyzed according to the requirements of "four follow-up", and errors and unreasonable records of observation shall be timely handled and corrected, and notes shall be made. During the data compilation and entry process, four levels of manual verification, such as tabulation, initial calibration, recheck and review, are carried out. The data compilation is carried out in strict accordance with the relevant observation and compilation specifications and procedures, and in accordance with the process of first calibration, second calibration, review, recheck and review to ensure the quality of data results. </w:t>
+        <w:t xml:space="preserve">按照“水土保持试验规范”（SD239）和“水土保持试验规程”（SL419）的规定由专业技术人员进行数据的观测、整理、整编。 观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。 数据整编录入过程中经过制表、初校、复校、审核等四级人工校核，资料整编严格依据相关观测、整编规范规程，按照一校、二校、审核、复审、复核的过程开展，以确保数据成果质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qiaozigou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市秦州区桥子沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1235.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1235.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1707.2m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:202.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">202.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Annual sediment transport, annual runoff, total flood, flood sediment transport, soil loss per unit area, runoff coefficient, daily average flow, daily average sediment concentration, daily average suspended sediment transport rate, maximum flow</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年输沙量, 年径流量, 洪水总量, 洪水输沙量, 单位面积土壤流失量, 径流系数, 逐日平均流量, 逐日平均含沙量, 逐日平均悬移质输沙率, 最大流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Luoyugou,  Tianshui,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">罗玉沟,  天水,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,511 +1526,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Xiaoyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓煜 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  FAN Yijia </w:t>
+        <w:t xml:space="preserve">,  樊义佳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Xiaoyu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓煜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Xiaoyu. 2021-2024Runoff and Sediment Observation Dataset of Qiaozigou Basin Gully Flow Station in the Third Sub district of Loess Hilly and Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.hwtszhan.db2707.2023.</w:t>
+        <w:t xml:space="preserve">张晓煜. 2021-2024年黄土丘陵沟壑区第三副区桥子沟流域沟口径流站径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.hwtszhan.db2707.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>