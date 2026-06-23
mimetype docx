--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2013年黑河排露沟流域2800m 海拔青海云杉林内气象数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological data of Picea crassifolia forest at 2800m altitude in Pailugou watershed of Heihe River from 2011 to 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological data of Picea crassifolia forest at 2800m altitude in Pailugou watershed of Heihe River from 2011 to 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3103.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3103.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1770</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是黑河流域上游排露沟流域2800m海拔青海云杉林内气象要素数据集，气象要素（meteorological element）表明一定地点和特定时刻天气状况的大气变量或现象的指标。内含两个表格排露沟流域2800m海拔气象数据.xlsx和海拔2800米青海云杉林气象数据(2011年6月到2013年10月).xls主要监测的气象要素有总辐射、净辐射、气温、相对湿度、风速、风向等指标，基本反应了青海云杉林内气象要素的变化状况。</w:t>
+        <w:t xml:space="preserve">This data set is the meteorological element data set of Picea crassifolia forest at 2800m altitude in Pailugou watershed of the upper reaches of Heihe River Basin. The meteorological element is the index of atmospheric variables or phenomena indicating the weather conditions at a certain place and at a specific time. It contains two tables: meteorological data at 2800m altitude in Pailugou watershed. Xlsx and meteorological data of Picea crassifolia forest at 2800m altitude (from June 2011 to October 2013). The main meteorological elements monitored by XLS are total radiation, net radiation, temperature, relative humidity, wind speed, wind direction and other indicators, which basically reflect the changes of meteorological elements in Picea crassifolia forest. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动气象站监测，人工采集。</w:t>
+        <w:t xml:space="preserve">Automatic weather station monitoring, manual collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用森林自动气象站监测了排露沟流域2800m海拔气象要素数据</w:t>
+        <w:t xml:space="preserve">The meteorological data of 2800m altitude in Pailugou watershed were monitored by forest automatic weather station</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2013/12/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2013/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Upper reaches of Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温, 气象, 青海云杉林, 风速, 净辐射, 总辐射, 风向, 相对湿度</w:t>
+        <w:t xml:space="preserve">Theme:air temperature, meteorological, picea crassifolia, wind speed, Net radiation, Total radiation, wind direction, relative humidity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气探测 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">排露沟,  黑河流域上游,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Drainage ditch,  Upper reaches of Heihe River Basin,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常学向 </w:t>
+        <w:t xml:space="preserve">contributors:Chang xuexiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常学向  </w:t>
+        <w:t xml:space="preserve">author:Chang xuexiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Chang xuexiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">常学向. 2011-2013年黑河排露沟流域2800m 海拔青海云杉林内气象数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1770.</w:t>
+        <w:t xml:space="preserve">Chang xuexiang. Meteorological data of Picea crassifolia forest at 2800m altitude in Pailugou watershed of Heihe River from 2011 to 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1770.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>