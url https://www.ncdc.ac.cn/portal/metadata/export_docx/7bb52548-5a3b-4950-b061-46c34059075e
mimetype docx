--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">2024年民勤县旅游资源数量分级空间数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -130,625 +130,722 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:b/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集源于甘肃省武威市民勤县文体广电和旅游局牵头组织的系统性旅游资源普查，旨在科学认知区域旅游资源本底与空间格局。其生产方法基于镇级行政单元对旅游单体进行数量统计，并对统计结果采用等距与自然断点相结合的方法进行分级，形成空间分级专题数据。数据采用地理坐标系，经度范围依据实际行政区划确定。本数据特点在于由官方主导，数据来源权威、标准统一，通过分级处理直观揭示了旅游资源分布的集聚差异。主要适用于区域旅游规划、资源开发潜力评估、旅游空间结构分析及相关学术研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  本数据集为《民勤县旅游资源数量空间分级分布数据集》，属于经加工处理的统计数据集。其基础数据来源于甘肃省武威市民勤县文体广电和旅游局牵头，联合相关部门及专业技术团队共同开展的旅游资源调查与统计工作。数据采集以镇级行政单元为基本统计单元，对旅游单体进行数量统计，并对统计结果采用等距与自然断点相结合的方法进行分级，形成空间分级专题数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  采用ArcGIS10.8版本软件，以原始旅游资源单体点位矢量数据（点要素图层，包含资源位置坐标及属性信息）为基础；通过人工统计各行政单元（乡镇/街道）内旅游资源单体数量；将统计结果连接至民勤县行政边界矢量图层；对行政单元内的资源数量字段采用自然断裂法进行五级分级，并应用分级颜色渲染；叠加民勤县行政边界作为地理参考，最终导出为Shapefile格式的要素类文件。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/12/31-2026/01/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/12/31-2026/01/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省武威市民勤县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:177.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">177.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +858,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Minqin County, tourism resources, quantity classification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">民勤县, 旅游资源, 数量分级</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Minqin County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">武威市民勤县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1126,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1215,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1299,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1388,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1476,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Xuemei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨雪梅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Xuemei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨雪梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yang Xuemei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨雪梅</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Xuemei. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7201.2026.</w:t>
+        <w:t xml:space="preserve">杨雪梅. 2024年民勤县旅游资源数量分级空间数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7201.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>