--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北内陆区未来各季节降水量数据集（2021-2080年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of future seasonal precipitation in northwest inland area (2021-2080)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of future seasonal precipitation in northwest inland area (2021-2080)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2205.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2205.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2205.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于空中水资源基本理论，将大气中由特殊的边界层形成的次生环流锁定且具备发生相变转化为云和降水潜力的水物质定义为有效水汽，然后基于水汽辐合区开发有效水汽识别算法，并对区域可开发空中水资源（即有效水汽）的总量和空中水资源降水潜力进行评估。</w:t>
+        <w:t xml:space="preserve">Based on the basic theory of air water resources, the water substances in the atmosphere locked by the secondary circulation formed by the special boundary layer and with the potential of phase transformation into clouds and precipitation are defined as effective water vapor, and then the effective water vapor identification algorithm is developed based on the water vapor convergence area, and the regional exploitable air water resources (i.e. effective water vapor) The total amount and air water resources precipitation potential are evaluated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  源数据为第五次耦合模式比较计划（CMIP5）中的新一代典型浓度排放路径情景（RCP4.5）的月值格点数据，下载地址为：https://esgf-node.llnl.gov/search/cmip5/</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The source data is the monthly grid data of the new generation typical concentration emission path scenario (rcp4.5) in the fifth coupled mode comparison plan (cmip5). The download address is: https://esgf-node.llnl.gov/search/cmip5/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于第五次耦合模式比较计划（CMIP5）中的新一代典型浓度排放路径情景（RCP4.5）月值格点数据，将空间分辨率统一为0.75°×0.75°。采用python统计分析库裁取研究区域内数据点，做区域平均得降水数据。之后进行季平均及年平均，得到区域内各级季节数据。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Based on the monthly grid data of the new generation typical concentration emission path scenario (rcp4.5) in the fifth coupled model comparison plan (cmip5), the spatial resolution is unified to 0.75 ° × 0.75°。 The python statistical analysis library is used to cut the data points in the study area and make the regional average precipitation data. Then carry out quarterly average and annual average to obtain seasonal data at all levels in the region.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格按照相关方法和标准规范进行统计分析，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Statistical analysis was carried out in strict accordance with relevant methods, standards and specifications, and the data quality was good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northwest inland area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区, 降水量, 未来情景（2021年-2080年）</w:t>
+        <w:t xml:space="preserve">Theme:South of Altai mountain, precipitation, future scenario (2021-2080)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2080</w:t>
+        <w:t xml:space="preserve">Time:2021 2080</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区 </w:t>
+        <w:t xml:space="preserve">Place:Northwest inland area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">钟德钰 </w:t>
+        <w:t xml:space="preserve">contributors:ZHONG Deyu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">田颖琳  </w:t>
+        <w:t xml:space="preserve">author:TIAN YINGlin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHONG Deyu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">钟德钰. 西北内陆区未来各季节降水量数据集（2021-2080年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2205.2022.</w:t>
+        <w:t xml:space="preserve">ZHONG Deyu. Data set of future seasonal precipitation in northwest inland area (2021-2080). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2205.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>