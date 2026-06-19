--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河巴彦高勒至头道拐测站冰厚数据集（2019-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Yellow River Bayangaole-to-Toudaoguai Station Ice Thickness Dataset (2019-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Bayangaole-to-Toudaoguai Station Ice Thickness Dataset (2019-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2364.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2364.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2364.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集由冰厚模型进行模拟取得2019-2020年黄河巴彦高勒至头道拐测站冰厚数据。巴彦高勒、三湖河口、包头和头道拐为黄河内蒙古段现有的水文站，本数据集共包含1个excel文件。</w:t>
+        <w:t xml:space="preserve">This dataset contains ice thickness data for the Yellow River from Bayangaole to Toudaoguai Station for the years 2019-2020, obtained through simulation using an ice thickness model. Bayangaole, Sanhuhekou, Baotou, and Toudaoguai are the existing hydrological stations along the Inner Mongolia section of the Yellow River. This dataset consists of 1 Excel file. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集数据通过热力学分析方法模拟获得数据，采集地点为数值模拟所在地合肥，时间为2020-2021年。数据资源由冰厚模型进行模拟取得，模拟过程中考虑水力、热力条件中多个参数，模型的输出结果控制在合理的精度范围内。</w:t>
+        <w:t xml:space="preserve"> The data in this dataset was obtained through simulation using a thermodynamic analysis method. The data was collected at the location of the numerical simulation, which is Hefei, and covers the period from 2020 to 2021. The data resources were obtained through simulation using an ice thickness model, which took into account multiple parameters in hydraulic and thermal conditions during the simulation process. The output results of the model are controlled within a reasonable accuracy range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于Stefan公式的度日法冰厚计算模型，通过引入Colburn类比法计算冰盖下的热通量，在热力学方程中引入了河流流量、水流流速、水位河道坡降、冰盖糙率等因素。采用巴彦高勒至头道拐河段四个测站的原型观测数据对该冰厚计算模型的相关参数进行了率定，率定后的模型可通过气温、水温数据计算得出冰盖厚度数据。模型出处为论文《黄河内蒙段冰盖厚度模拟研究》。</w:t>
+        <w:t xml:space="preserve"> An ice thickness calculation model based on the degree-day method using Stefan's formula calculates the heat flux under the ice cover by introducing the Colburn analogy method. Factors such as river discharge, flow velocity, water level, riverbed slope, and ice cover roughness are incorporated into the thermodynamic equation. Prototype observation data from four stations along the Bayangaole to Toudaoguai section of the river were used to calibrate the relevant parameters of this ice thickness calculation model. After calibration, the model can calculate ice cover thickness data using air and water temperature data. The model originates from the paper "Simulation Study on Ice Cover Thickness in the Inner Mongolia Section of the Yellow River".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算人员为合肥工业大学河冰方面科研人员，相关计算过程已撰写相关论文并发表，数据可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The calculators are researchers in river ice at Hefei University of Technology. The relevant calculation process has been written up in papers and published, ensuring reliable data with good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴彦高勒,头道拐 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Bayangaole, Toudaoguai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">37.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:37.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河, 冰厚</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River, ice thickness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴彦高勒,  头道拐 </w:t>
+        <w:t xml:space="preserve">Place:Bayan Gaole,  Toudaoguai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王军,  侯智星 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Jun,  hou zhixing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王军  </w:t>
+        <w:t xml:space="preserve">author:WANG Jun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Jun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508401</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">变化环境下黄河凌汛洪水致灾成灾过程及演化机制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王军,侯智星. 黄河巴彦高勒至头道拐测站冰厚数据集（2019-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2364.2022.</w:t>
+        <w:t xml:space="preserve">WANG Jun, hou zhixing. Yellow River Bayangaole-to-Toudaoguai Station Ice Thickness Dataset (2019-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2364.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>