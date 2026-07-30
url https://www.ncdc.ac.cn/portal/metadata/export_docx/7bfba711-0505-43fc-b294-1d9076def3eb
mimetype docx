--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天津金海湖湖水纳滤硬度脱除率数据集（2020年7-9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake Water Nanofiltration Hardness Removal Rate Dataset (July-September 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake Water Nanofiltration Hardness Removal Rate Dataset (July-September 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0020.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0020.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  金海湖湖水经精密过滤-超滤预处理后，预处理出水经高压泵(CRN3-29，格兰富)泵入装有不同数量纳滤膜的脱盐系统，纳滤膜采用商品化聚酰胺4040卷式膜组件（VNF2，贵阳时代沃顿有限公司）。待压力和流速稳定半小时后采集产水水样，由第三方检测机构测定钙镁离子含量，计算钙镁脱除率。操作压力1.3 MPa，进水盐含量7.5 g/L，水温30 ± 2℃，进水流量 2 m3/h，膜组件数为6-8支。   钙镁离子含量测定根据《生活饮用水标准检验方法》GB/T 15452-2009标准规范测试方法和流程。测量精确到小数点后两位。纳滤脱盐系统对钙离子和镁离子的脱除率分别大于98.45%和 98.72%，达到任务书考核指标。</w:t>
+        <w:t xml:space="preserve">After the lake water of Jinhai Lake was pre-treated by precision filtration-ultrafiltration, the pre-treated effluent was pumped by a high-pressure pump (CRN3-29, Grundfos) into the desalination system equipped with different numbers of nanofiltration membranes, which were made of commercialized polyamide 4040 rolled-type membrane modules (VNF2, Guiyang Times Walden Co., Ltd.). After the pressure and flow rate were stabilized for half an hour, water samples of produced water were collected, and the calcium and magnesium ion content was determined by a third-party testing organization to calculate the calcium and magnesium removal rate. The operating pressure was 1.3 MPa, the salt content of the influent water was 7.5 g/L, the water temperature was 30 ± 2°C, the influent flow rate was 2 m3/h, and the number of membrane modules was 6-8 pieces. Calcium and magnesium ion content determination according to the “standard test methods for drinking water” GB/T 15452-2009 standard specification of the test method and process. Measurement is accurate to two decimal places. The removal rate of calcium and magnesium ions by nanofiltration desalination system is greater than 98.45% and 98.72% respectively, which reaches the assessment index of the task book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验获得。</w:t>
+        <w:t xml:space="preserve">  Experimentally obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  操作压力1.3 MPa，进水含盐量7.5 g/L，水温30 ± 2℃，进水流量 2 m3/h的条件下收集纳滤脱盐产水。湖水和纳滤产水中钙镁离子含量由第三方检测机构测定。</w:t>
+        <w:t xml:space="preserve">  Operating pressure of 1.3 MPa, inlet water salinity of 7.5 g/L, water temperature of 30 ± 2 ℃, inlet water flow rate of 2 m3/h under the conditions of collection of nanofiltration desalination water. The calcium and magnesium ion content of the lake water and nanofiltration produced water was measured by a third-party testing organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)数据生产过程：金海湖湖水经精密过滤-超滤预处理后，预处理出水经高压泵(CRN3-29，格兰富)泵入装有不同数量纳滤膜的脱盐系统，纳滤膜采用商品化聚酰胺4040卷式膜组件（VNF2，贵阳时代沃顿有限公司）。待压力和流速稳定半小时后采集产水水样，由第三方检测机构测定钙镁离子含量，计算钙镁脱除率。   (2)方法：操作压力1.3 MPa，进水盐含量7.5 g/L，水温30 ± 2℃，进水流量 2 m3/h，膜组件数为6-8支。钙镁离子含量测定根据《生活饮用水标准检验方法》GB/T 15452-2009标准规范测试方法和流程。测量精确到小数点后两位。   (3)结果：纳滤脱盐系统对钙离子和镁离子的脱除率分别大于98.45%和 98.72%，达到任务书考核指标。</w:t>
+        <w:t xml:space="preserve">  (1) Data production process: after the lake water of Jinhai Lake is pre-treated by precision filtration-ultrafiltration, the pre-treated effluent is pumped by a high-pressure pump (CRN3-29, Grundfos) into the desalination system equipped with different quantities of nano-filtration membranes, which are made of commercialized polyamide 4040 rolled membrane module (VNF2, Guiyang Times Walden Co., Ltd.). After the pressure and flow rate were stabilized for half an hour, water samples of produced water were collected, and the calcium and magnesium ion content was determined by a third-party testing organization to calculate the calcium and magnesium removal rate.   (2) Methods: operating pressure 1.3 MPa, influent salt content 7.5 g/L, water temperature 30 ± 2 ℃, influent flow rate 2 m3/h, the number of membrane modules for 6-8. Calcium and magnesium ion content determination according to the “standard test methods for drinking water” GB/T 15452-2009 standard specification test methods and processes. The measurement is accurate to two decimal places.   (3) Results: the removal rate of calcium and magnesium ions by the nanofiltration desalination system is greater than 98.45% and 98.72%, respectively, and reaches the assessment index of the task book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/20-2020/09/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/20-2020/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinhai Lake, Binhai New Area, Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">530.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:530.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">纳滤, 钙离子, 镁离子</w:t>
+        <w:t xml:space="preserve">Theme:Nanofiltration, calcium ion, magnesium ion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文化学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">Place:Jinhai Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 天津金海湖湖水纳滤硬度脱除率数据集（2020年7-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.15.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake Water Nanofiltration Hardness Removal Rate Dataset (July-September 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>