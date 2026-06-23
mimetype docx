--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Svalbard Glacier Surface Velocity and Deformation Remote Sensing Retrieval Dataset (2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Svalbard 冰川表面流速及形变遥感反演数据集（2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.glacier.db6693.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Svalbard Glacier Surface Velocity and Deformation Remote Sensing Retrieval Dataset (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GLACIER.DB6693.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.glacier.db6693.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GLACIER.DB6693.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on Sentinel-1 interferometric wide swath (IW) SAR images covering typical glaciers in the target area from January 2021 to December 2021, offset tracking technology was used to monitor and analyze the surface flow velocity of glaciers in the Svalbard archipelago. The 2021 Svalbard glacier surface average flow velocity data (glacier surface average velocity. tif), distance cumulative deformation data (time1_time2. real. tif), and azimuth cumulative deformation data (time1_time2. imag. tif) were obtained, with a spatial range of 10.000 ° -29.999 ° E and 76.000 ° -81.000 ° N, respectively. </w:t>
+        <w:t xml:space="preserve">  基于2021年1月至2021年12月间覆盖目标区域典型冰川的Sentinel-1干涉宽幅（IW）SAR影像, 采用偏移量跟踪技术，对斯瓦尔巴德群岛的冰川表面流速开展监测与分析，得到了2021年Svalbard 冰川表面平均流速数据（冰川表面平均速度.tif）、距离累积形变数据(time1_time2.real.tif)和方位累积形变数据(time1_time2.imag.tif)，数据空间范围为东经10.000°-29.999°，北纬76.000°-81.000°。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Derived from the Sentinel-1 SAR data of the European Space Agency.</w:t>
+        <w:t xml:space="preserve">  来源于欧空局哨兵1号SAR数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Based on the orbital information, external terrain data, and SAR imaging geometric relationship model of the European Space Agency Sentinel-1 SAR data, the influence of complex terrain on the fitting residuals in the distance and azimuth directions was calculated. The calculated terrain influence was eliminated in the fitting residuals in the distance and azimuth directions containing glacier motion information, and accurate glacier surface motion distribution information was obtained.</w:t>
+        <w:t xml:space="preserve">  基于欧空局哨兵1号SAR数据的轨道信息、外部地形数据以及SAR成像几何关系模型，分别计算得到复杂地形对距离向和方位向拟合残差的影响, 在包含冰川运动信息的距离向和方位向拟合残差中分别消除计算得到的地形影响，进而得到准确的冰川表面运动分布信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Svalbard Archipelago </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">斯瓦尔巴德群岛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:62.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">62.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glaciers</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science , Geodesy , Geodesy and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 , 大地测量学 , 大地测量学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Svalbard Archipelago </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">斯瓦尔巴德群岛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 76.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1591,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YAN Ao,  YANG Honglei,  LIU Youfen,  WANG Zeping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闫傲,  杨红磊,  刘友奉,  王泽平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YAN Ao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闫傲  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAO Guohui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵国辉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFE0116800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFE0116800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高亚洲和北极积雪-冰川与地质灾害监测技术及示范应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YAN Ao, YANG Honglei, LIU Youfen, WANG Zeping. Svalbard Glacier Surface Velocity and Deformation Remote Sensing Retrieval Dataset (2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GLACIER.DB6693.2024.</w:t>
+        <w:t xml:space="preserve">闫傲,杨红磊,刘友奉,王泽平. Svalbard 冰川表面流速及形变遥感反演数据集（2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GLACIER.DB6693.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>