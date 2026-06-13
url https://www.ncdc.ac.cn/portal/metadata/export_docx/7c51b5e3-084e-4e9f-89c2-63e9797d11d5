--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2020年青藏高原牧区雪灾风险区划数据</w:t>
+        <w:t xml:space="preserve">青藏高原牧区雪灾风险区划数据（2000-2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原牧区雪灾是困扰和制约高寒畜牧业生产的重要因素之一，至今尚未全面系统地开展牧区雪灾本底数据的调查和数据库的建立。针对此问题，利用科技基础资源调查专项“中国积雪特性分布及调查”项目中第一、二课题积雪特性与分布地面调查和遥感监测数据集，在青藏高原设立典型区，利用高精度积雪数据产品（积雪面积、雪水当量、融雪时间）和积雪特性地面调查数据。在考虑牧区高程分布、草地类型、草层高度、社会经济数据等综合因素的基础上，根据灾情资料，建立易损性模型，确定不同等级雪灾条件下牲畜死亡率临界值，根据临界值进行各地承灾体易损性区划，进而建立致灾因子危险性计算模型。最终在综合考虑致灾因子危险性和承载体易损性基础上制作了青藏高原牧区雪灾风险区划专题图，该成果将通过共享的数据库平台实现开放共享，将在农牧业生产、牧区雪灾等多个方面发挥重要作用。</w:t>
+        <w:t xml:space="preserve">  青藏高原牧区雪灾是困扰和制约高寒畜牧业生产的重要因素之一，至今尚未全面系统地开展牧区雪灾本底数据的调查和数据库的建立。针对此问题，利用科技基础资源调查专项“中国积雪特性分布及调查”项目中第一、二课题积雪特性与分布地面调查和遥感监测数据集，在青藏高原设立典型区，利用高精度积雪数据产品（积雪面积、雪水当量、融雪时间）和积雪特性地面调查数据。在考虑牧区高程分布、草地类型、草层高度、社会经济数据等综合因素的基础上，根据灾情资料，建立易损性模型，确定不同等级雪灾条件下牲畜死亡率临界值，根据临界值进行各地承灾体易损性区划，进而建立致灾因子危险性计算模型。最终在综合考虑致灾因子危险性和承载体易损性基础上制作了青藏高原牧区雪灾风险区划专题图，该成果将通过共享的数据库平台实现开放共享，将在农牧业生产、牧区雪灾等多个方面发挥重要作用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">逐日雪深资料：是科技基础资源调查专项“中国积雪特性分布及调查”项目中制作的《1980-2020雪水当量/雪深产品数据》，该数据基于混合像元雪水当量反演算法，利用星载被动微波遥感亮温数据制备了1980-2020年空间分辨率为25km的逐日雪水当量/雪深数据集。该数据集包括雪深（cm）、雪水当量（mm）、经纬度、质量标识符等。 灾情资料：通过查阅《中国气象灾害大典》（青海卷）、《青海省统计年鉴》、青海和西藏灾情直报系统等，统计雪灾所造成的牲畜死亡率，以及雪灾发生时间、灾害等级、灾害受损状况等，上述数据均由权威机构发布保证了数据的真实和可靠性。 青藏高原矢量边界数据：由中国科学院地理科学与资源研究所张镱锂团队制作，目前该边界在青藏高原研究中已经广泛应用。 中国省界：由中国基础地理信息中心获取中国1:400万中国基础地理数据。</w:t>
+        <w:t xml:space="preserve">  逐日雪深资料：是科技基础资源调查专项“中国积雪特性分布及调查”项目中制作的《1980-2020雪水当量/雪深产品数据》，该数据基于混合像元雪水当量反演算法，利用星载被动微波遥感亮温数据制备了1980-2020年空间分辨率为25km的逐日雪水当量/雪深数据集。该数据集包括雪深（cm）、雪水当量（mm）、经纬度、质量标识符等。   灾情资料：通过查阅《中国气象灾害大典》（青海卷）、《青海省统计年鉴》、青海和西藏灾情直报系统等，统计雪灾所造成的牲畜死亡率，以及雪灾发生时间、灾害等级、灾害受损状况等，上述数据均由权威机构发布保证了数据的真实和可靠性。   青藏高原矢量边界数据：由中国科学院地理科学与资源研究所张镱锂团队制作，目前该边界在青藏高原研究中已经广泛应用。   中国省界：由中国基础地理信息中心获取中国1:400万中国基础地理数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原牧区雪灾风险区划专题图，该专题图在制作过程主要包括如下步骤： （1）挑选1985-2020年青海和西藏因积雪造成牲畜死亡的案例，共选出62个区域，统计每个区域发生雪灾的次数； （2）建立牲畜死亡率与海拔高度的关系模型，并计算格点上的牲畜死亡率，具体模型为 Y=0.0019X-2.6787，式中Y为出现雪灾次数，X为海拔高度（米）； （3）利用区域实际发生雪灾次数，并按照反距离权重进行空间插值； （4）将（2）和（3）的插值结果进行平均，对格点均值进行标准化处理，形成承载体易损性数据； （5）统计了1985-2020年青藏高原地区各格点上积雪深度≥2cm 的积雪日数； （6）对统计后的各格点积雪日数进行空间插值和标准化处理，形成致灾因子危险性数据； （7）将标准化的致灾因子危险性数据与易损性数据进行乘积； （8）将（7）的数据在ArcGIS软件中采用自然断点法进行分级，叠加基础地理数据并进行专题图整饰。</w:t>
+        <w:t xml:space="preserve">  青藏高原牧区雪灾风险区划专题图，该专题图在制作过程主要包括如下步骤：   （1）挑选1985-2020年青海和西藏因积雪造成牲畜死亡的案例，共选出62个区域，统计每个区域发生雪灾的次数；   （2）建立牲畜死亡率与海拔高度的关系模型，并计算格点上的牲畜死亡率，具体模型为 Y=0.0019X-2.6787，式中Y为出现雪灾次数，X为海拔高度（米）；   （3）利用区域实际发生雪灾次数，并按照反距离权重进行空间插值；   （4）将（2）和（3）的插值结果进行平均，对格点均值进行标准化处理，形成承载体易损性数据；   （5）统计了1985-2020年青藏高原地区各格点上积雪深度≥2cm 的积雪日数；   （6）对统计后的各格点积雪日数进行空间插值和标准化处理，形成致灾因子危险性数据；   （7）将标准化的致灾因子危险性数据与易损性数据进行乘积；   （8）将（7）的数据在ArcGIS软件中采用自然断点法进行分级，叠加基础地理数据并进行专题图整饰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据获取主要包括：（1）逐日雪深资料；（2）灾情资料；（3）青藏高原矢量边界数据；（4）中国省界；（5）青藏高原地区气象台站2000-2020年雪深观测资料。 数据加工处理主要包括：（1）灾情资料和雪深观测资料进行电子化；（2）逐日雪深资料进行裁剪、空间统计和标准化处理；（3）矢量边界数据进行投影转换等。</w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">tif.shp.jpg</w:t>
+        <w:t xml:space="preserve">tif，shp，jpg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -945,51 +945,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2244,51 +2244,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李林. 2000-2020年青藏高原牧区雪灾风险区划数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2712.2023.</w:t>
+        <w:t xml:space="preserve">李林. 青藏高原牧区雪灾风险区划数据（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2712.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>