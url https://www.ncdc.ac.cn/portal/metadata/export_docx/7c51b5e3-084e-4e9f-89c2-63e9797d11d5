--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原牧区雪灾风险区划数据（2000-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Snow disaster risk zoning data in pastoral areas of the Qinghai-Tibet Plateau from 2000 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Snow disaster risk zoning data in pastoral areas of the Qinghai-Tibet Plateau from 2000 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.isnow.db2712.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.isnow.db2712.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.isnow.db2712.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  青藏高原牧区雪灾是困扰和制约高寒畜牧业生产的重要因素之一，至今尚未全面系统地开展牧区雪灾本底数据的调查和数据库的建立。针对此问题，利用科技基础资源调查专项“中国积雪特性分布及调查”项目中第一、二课题积雪特性与分布地面调查和遥感监测数据集，在青藏高原设立典型区，利用高精度积雪数据产品（积雪面积、雪水当量、融雪时间）和积雪特性地面调查数据。在考虑牧区高程分布、草地类型、草层高度、社会经济数据等综合因素的基础上，根据灾情资料，建立易损性模型，确定不同等级雪灾条件下牲畜死亡率临界值，根据临界值进行各地承灾体易损性区划，进而建立致灾因子危险性计算模型。最终在综合考虑致灾因子危险性和承载体易损性基础上制作了青藏高原牧区雪灾风险区划专题图，该成果将通过共享的数据库平台实现开放共享，将在农牧业生产、牧区雪灾等多个方面发挥重要作用。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  逐日雪深资料：是科技基础资源调查专项“中国积雪特性分布及调查”项目中制作的《1980-2020雪水当量/雪深产品数据》，该数据基于混合像元雪水当量反演算法，利用星载被动微波遥感亮温数据制备了1980-2020年空间分辨率为25km的逐日雪水当量/雪深数据集。该数据集包括雪深（cm）、雪水当量（mm）、经纬度、质量标识符等。   灾情资料：通过查阅《中国气象灾害大典》（青海卷）、《青海省统计年鉴》、青海和西藏灾情直报系统等，统计雪灾所造成的牲畜死亡率，以及雪灾发生时间、灾害等级、灾害受损状况等，上述数据均由权威机构发布保证了数据的真实和可靠性。   青藏高原矢量边界数据：由中国科学院地理科学与资源研究所张镱锂团队制作，目前该边界在青藏高原研究中已经广泛应用。   中国省界：由中国基础地理信息中心获取中国1:400万中国基础地理数据。</w:t>
+        <w:t xml:space="preserve"> Daily Snow Depth Data: It is the "1980-2020 Snow Water Equivalent/Snow Depth Product Data" produced in the "China Snow Characteristics Distribution and Survey" project of the Science and Technology Basic Resources Survey. This data is based on the mixed pixel snow water equivalent inversion algorithm and uses satellite passive microwave remote sensing brightness temperature data to prepare a daily snow water equivalent/snow depth dataset with a spatial resolution of 25km from 1980 to 2020. This dataset includes snow depth (cm), snow water equivalent (mm), latitude and longitude, mass identifier, etc.  Disaster data: By consulting the Chinese Meteorological Disaster Canon (Qinghai Volume), the Statistical Yearbook of Qinghai Province, the disaster reporting system of Qinghai and Xizang, etc., the mortality rate of livestock caused by the snow disaster, as well as the time of the snow disaster, disaster level, disaster damage, etc., the above mentioned data were released by the authority to ensure the authenticity and reliability of the data.  Vector boundary data of the Qinghai Tibet Plateau: produced by Zhang Yili team of the Institute of Geographic Sciences and Resources of the Chinese Academy of Sciences, the boundary has been widely used in the study of the Qinghai Tibet Plateau.  China Provincial Boundary: Obtained 1:4 million Chinese basic geographic data from the China Basic Geographic Information Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  青藏高原牧区雪灾风险区划专题图，该专题图在制作过程主要包括如下步骤：   （1）挑选1985-2020年青海和西藏因积雪造成牲畜死亡的案例，共选出62个区域，统计每个区域发生雪灾的次数；   （2）建立牲畜死亡率与海拔高度的关系模型，并计算格点上的牲畜死亡率，具体模型为 Y=0.0019X-2.6787，式中Y为出现雪灾次数，X为海拔高度（米）；   （3）利用区域实际发生雪灾次数，并按照反距离权重进行空间插值；   （4）将（2）和（3）的插值结果进行平均，对格点均值进行标准化处理，形成承载体易损性数据；   （5）统计了1985-2020年青藏高原地区各格点上积雪深度≥2cm 的积雪日数；   （6）对统计后的各格点积雪日数进行空间插值和标准化处理，形成致灾因子危险性数据；   （7）将标准化的致灾因子危险性数据与易损性数据进行乘积；   （8）将（7）的数据在ArcGIS软件中采用自然断点法进行分级，叠加基础地理数据并进行专题图整饰。</w:t>
+        <w:t xml:space="preserve"> The thematic map of snow disaster risk zoning in the pastoral areas of the Qinghai Tibet Plateau mainly includes the following steps in the production process:  (1) The cases of livestock deaths caused by snow cover in Qinghai and Xizang from 1985 to 2020 were selected. A total of 62 regions were selected, and the number of snow disasters in each region was counted;  (2) Establish a relationship model between livestock mortality rate and altitude, and calculate the livestock mortality rate on grid points. The specific model is Y=0.0019X-2.6787， In the formula, Y represents the number of occurrences of snow disasters, and X represents the altitude (in meters);  (3) Utilize the actual number of snow disasters in the region and perform spatial interpolation based on the inverse distance weight;  (4) Average the interpolation results of (2) and (3), standardize the grid point mean, and form the vulnerability data of the bearing body;  (5) Statistics were conducted on the number of snow days with a snow depth of ≥ 2cm at each grid point in the Qinghai Tibet Plateau region from 1985 to 2020;  (6) Perform spatial interpolation and standardization on the snow accumulation days of each grid point after statistics, and generate hazard factor risk data;  (7) Multiply standardized hazard factor risk data with vulnerability data;  (8) Grade the data in (7) using the natural breakpoint method in ArcGIS software, overlay the basic geographic data, and decorate the thematic map.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原牧区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Pastoral area of Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:14.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">tif，shp，jpg</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif，shp，jpg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪面积, 雪水当量, 融雪时间</w:t>
+        <w:t xml:space="preserve">Theme:Snow cover area, snow water equivalent, snow melting time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">145.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李林 </w:t>
+        <w:t xml:space="preserve">contributors:LI Lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李林  </w:t>
+        <w:t xml:space="preserve">author:LI Lin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Lin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国积雪特性及分布调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Investigation on the characteristics and distribution of snow cover in China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李林. 青藏高原牧区雪灾风险区划数据（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2712.2023.</w:t>
+        <w:t xml:space="preserve">LI Lin. Snow disaster risk zoning data in pastoral areas of the Qinghai-Tibet Plateau from 2000 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2712.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>