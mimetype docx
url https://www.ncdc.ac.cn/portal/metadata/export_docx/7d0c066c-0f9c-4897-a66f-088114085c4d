--- v0 (2026-05-11)
+++ v1 (2026-09-24)
@@ -2136,51 +2136,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Wenfeng, Li Mengxue, Huang Yuanyuan, Makowski David, Su Yang, Bai Yawei, Schauberger Bernhard, Du Taisheng, Abbaspour KarimC, Yang Kun, Yang Hong, Ciais Philippe. Mitigating nitrogen losses with almost no crop yield penalty during extremely wet years[J]. Science Advances, 2024, 10, (9):eadi9325. </w:t>
+        <w:t xml:space="preserve">Liu Wenfeng, Li Mengxue, Huang Yuanyuan, Makowski David, Su Yang, Bai Yawei, Schauberger Bernhard, Du Taisheng, Abbaspour KarimC, Yang Kun, Yang Hong, Ciais Philippe. Mitigating nitrogen losses with almost no crop yield penalty during extremely wet years[J]. Science Advances, 2024, 10(9): eadi9325.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>