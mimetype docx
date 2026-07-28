--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球1:100万其他人口城市数据集（2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global 1: 1 million Other Population City Dataset (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global 1: 1 million Other Population City Dataset (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3724.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3724.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.742</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集为全球100万其他人口城市空间分布图，包括城市名称、人口、城市所处国家名称及人口范围。数据的时间范围为2013年 比例尺为 1:100万 字段1：LOCAL_NAME (城市原名称) 数据类型：Text（75） 字段2：ENG_NAME (城市英文名称) 数据类型：Text（75） 字段3：CNTRY_NAME (城市所在国家名称) 数据类型：Text（60） 字段6：CNTRY_CODE（国家简称） 数据类型：Text（10）</w:t>
+        <w:t xml:space="preserve">The dataset is a spatial distribution map of cities with a global population of 1 million, including city names, population, country names, and population ranges. The time range of the data is 2013 On a scale of 1:1 million Field 1: LOCAL_ NAME (original name of the city) Data type: Text (75) Field 2: ENG_ NAME (English name of the city) Data type: Text (75) Field 3: CNTRY_ NAME (name of the country where the city is located) Data type: Text (60) Field 6: CNTRY_ CODE (country abbreviation) Data type: Text (10) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">下载整理自ADC WorldMap7.1数据库</w:t>
+        <w:t xml:space="preserve">Download and organize from ADC WorldMap7.1 database</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">用arcmap对数据库进行导出及整理，做了几何、拓扑和属性检查，对所有多边形都是用ArcGIS Repair Geometry工具进行检查。</w:t>
+        <w:t xml:space="preserve">Export and organize the database using Arcmap, perform geometric, topological, and attribute checks, and check all polygons using ArcGIS Repair Geometry tool</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球范围 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global scale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人口, 城市</w:t>
+        <w:t xml:space="preserve">Theme:population, city</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-79.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖春梅  </w:t>
+        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 全球1:100万其他人口城市数据集（2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.742.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Global 1: 1 million Other Population City Dataset (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.742.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>