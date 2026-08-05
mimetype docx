--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">四川甘孜州泸定县6.8级地震各乡镇基本情况数据集（2016-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of basic information on townships  for the extension of 200 km from the epicenter of the magnitude 6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan Province(2016-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of basic information on townships  for the extension of 200 km from the epicenter of the magnitude 6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan Province(2016-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2469.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2469.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2469.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2016年至2020年四川甘孜州泸定县6.8级地震各乡镇基本情况。主要包含了乡镇名称，行政区域面积，居民委员会（社区）个数，村民委员会个数，常住人口，企业个数，企业从业人员，工业企业单位及城镇建成区常住人口等指标。</w:t>
+        <w:t xml:space="preserve">This dataset is the basic information of townships and townships of Luding County, Ganzi Prefecture, Sichuan Province, 6.8 magnitude earthquake from 2016 to 2020. It mainly contains indicators such as township name, administrative area, number of resident committees (communities), number of villagers' committees, resident population, number of enterprises, enterprise employees, industrial enterprise units and resident population in built-up areas of towns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于《四川省统计年鉴》、《云南省统计年鉴》、《中国县域统计年鉴》。</w:t>
+        <w:t xml:space="preserve">  Data from Sichuan Statistical Yearbook, Yunnan Statistical Yearbook, and China County Statistical Yearbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并校对。</w:t>
+        <w:t xml:space="preserve">  Manual collection and collation and proofreading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/09/05-2022/09/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/09/05-2022/09/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">成都市,自贡市,德阳市,乐山市,眉山市,宜宾市,雅安市,阿坝藏族羌族自治州,甘孜藏族自治州,凉山彝族自治州 昭通市,丽江市,迪庆藏族自治州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chengdu City, Zigong City, Deyang City, Leshan City, Meishan City, Yibin City, Ya'an City, Aba Tibetan and Qiang Autonomous Prefecture, Garze Tibetan Autonomous Prefecture, Liangshan Yi Autonomous Prefecture Zhaotong City, Lijiang City, Diqing Tibetan Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">427.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:427.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">统计公报, 泸定县地震, 乡镇, 行政区域</w:t>
+        <w:t xml:space="preserve">Theme:Statistical Bulletin, Luding County earthquake, townships, administrative regions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">成都市,  自贡市,  德阳市,  乐山市,  眉山市,  宜宾市,  雅安市,  阿坝藏族羌族自治州,  甘孜藏族自治州,  凉山彝族自治州 昭通市,  丽江市,  迪庆藏族自治州 </w:t>
+        <w:t xml:space="preserve">Place:Chengdu City,  Zigong City,  Deyang City,  Leshan City,  Meishan City,  Yibin City,  Ya'an City,  Aba Tibetan and Qiang Autonomous Prefecture,  Garze Tibetan Autonomous Prefecture,  Liangshan Yi Autonomous Prefecture Zhaotong City,  Lijiang City,  Diqing Tibetan Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 四川甘孜州泸定县6.8级地震各乡镇基本情况数据集（2016-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2469.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Dataset of basic information on townships  for the extension of 200 km from the epicenter of the magnitude 6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan Province(2016-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2469.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>