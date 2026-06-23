--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006年青藏高原可可西里(QTB06)特大桥地温数据</w:t>
+        <w:t xml:space="preserve">青藏高原可可西里(QTB06)特大桥地温数据（2006年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">自动采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -713,90 +713,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xls、txt</w:t>
+        <w:t xml:space="preserve">*.xls,*.txt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">数据时间分辨率：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">日</w:t>
+        <w:t xml:space="preserve">30分钟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -810,51 +810,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WGS84 </w:t>
+        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -926,51 +926,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1563,51 +1563,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>服务电话</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2150,51 +2150,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乔永平. 2006年青藏高原可可西里(QTB06)特大桥地温数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.60.</w:t>
+        <w:t xml:space="preserve">乔永平. 青藏高原可可西里(QTB06)特大桥地温数据（2006年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>