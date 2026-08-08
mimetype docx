--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原可可西里(QTB06)特大桥地温数据（2006年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ground temperature data of the great bridge in Hoh Xil (qtb06) of the Qinghai Tibet Plateau in 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ground temperature data of the great bridge in Hoh Xil (qtb06) of the Qinghai Tibet Plateau in 2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.golmud.db1683.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.golmud.db1683.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.golmud.2020.60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为中国科学院寒区旱区环境与工程研究所，冰冻圈科学国家重点实验室，青藏高原冰冻圈观测试验研究站长期定位地温观测数据。本数据集为2006年QTB06_可可西里特大桥年均地温数据。0.5mGT表示0.5米处地温数据，单位为：摄氏度（℃），以此类推。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集。</w:t>
+        <w:t xml:space="preserve">Automatic collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data has professional personnel responsible for each stage of acquisition and processing, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2006/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2006/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">可可西里  </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hoh Xil </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:16.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xls,*.txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原, 地温数据, 05.米处地温</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai Tibet Plateau, ground temperature data, ground temperature at 05m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2006</w:t>
+        <w:t xml:space="preserve">Time:2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">可可西里,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Hoh Xil,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔永平 </w:t>
+        <w:t xml:space="preserve">contributors:QIAO YongPing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史健宗  </w:t>
+        <w:t xml:space="preserve">author:Shi Jian zong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乔永平. 青藏高原可可西里(QTB06)特大桥地温数据（2006年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.60.</w:t>
+        <w:t xml:space="preserve">QIAO YongPing. Ground temperature data of the great bridge in Hoh Xil (qtb06) of the Qinghai Tibet Plateau in 2006. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>