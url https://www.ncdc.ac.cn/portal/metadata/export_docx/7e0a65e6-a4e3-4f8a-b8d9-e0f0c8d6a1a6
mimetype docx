--- v0 (2026-05-15)
+++ v1 (2026-07-31)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A long time series dataset of snow depth of China from 1978-2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1978-2012年中国雪深长时间序列数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3782.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A long time series dataset of snow depth of China from 1978-2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.641</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3782.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.641</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset provides daily snow thickness distribution data in China from October 24, 1978 to December 31, 2012, with a spatial resolution of 25km. The original data used to retrieve the snow depth data set are from SMMR (1978-1987), SSM / I (1987-2008) and AMSR-E (2002-2012) daily passive microwave brightness data processed by the National Snow and Ice Data Center (NSIDC). Because the three sensors are installed on different platforms, there is a certain system inconsistency in the data obtained. By simultaneous interpreting the brightness temperature of different sensors, the consistency of brightness temperature data is increased. Then we use Dr. chetao's modified algorithm based on Chang algorithm to retrieve snow depth in China. Refer to "data description document" for specific inversion methods. The dataset contains two projections, EASE-Grid and latitude/longitude, in two different folders: ease-grid_rar (data only up to 2010) and lon-lat_rar. Data for both projections are packaged yearly, and the files are named as follows: sensor name abbreviation + year, e.g. in the ease-grid_rar directory SR1985 indicates the snow depth in 1985 as inverted with SMMR bright temperature data; SI1990 indicates the snow depth in 1990 as inverted with SSM/I bright temperature data; AE2005 indicates the snow depth in 2005 as inverted with AMSR-E bright temperature data, all of which are projected as EASE-Grid. lon-lat_rar directory, above the dataset names are interpreted the same, except that their projection is a latitude/longitude projection. Please refer to the data documentation for a detailed description of the data. </w:t>
+        <w:t xml:space="preserve">该数据集提供1978年10月24日到2012年12月31日逐日的中国范围的积雪厚度分布数据，其空间分辨率为25km。用于反演该雪深数据集的原始数据来自美国国家雪冰数据中心（NSIDC）处理的SMMR（1978-1987年)，SSM/I（1987-2008年)和AMSR-E(2002-2012)逐日被动微波亮温数据。由于三个传感器搭载在不同的平台上，所以得到的数据存在一定的系统不一致性。通过对不同传感器的亮温进行交叉定标提高亮温数据在时间上的一致性。然后利用车涛博士在Chang算法基础上针对中国地区进行修正的算法进行雪深反演。具体反演方法参考“数据说明文档”。 该数据集包含EASE-Grid和经纬度两种投影方式，分别放入两个不同的文件夹中：ease-grid_rar(数据仅到2010年)和lon-lat_rar。两种投影的数据都逐年打包，文件命名方式为：传感器名称简写+年份，如ease-grid_rar目录下的SR1985表示用SMMR亮温数据反演的1985年的雪深；SI1990表示用SSM/I亮温数据反演的1990年的雪深；AE2005表示用AMSR-E亮温数据反演的2005年的雪深，这些数据的投影方式都是EASE-Grid。lon-lat_rar目录下，上面的数据集名称解释相同，只是其投影方式为经纬度投影。详细数据说明请参考数据文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data used to invert this snow depth dataset were derived from SMMR (1978-1987), SSM/I (1987-2008) and AMSR-E (2002-2012) daily passive microwave bright temperature data processed by the US National Snow Ice Data Center (NSIDC).</w:t>
+        <w:t xml:space="preserve">用于反演该雪深数据集的原始数据来自美国国家雪冰数据中心（NSIDC）处理的SMMR（1978-1987年)，SSM/I（1987-2008年)和AMSR-E(2002-2012)逐日被动微波亮温数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Since the three sensors are mounted on different platforms, there is some systematic inconsistency in the data obtained. The temporal consistency of the bright temperature data was improved by cross-calibrating the bright temperatures from the different sensors. The snow depth inversion is then carried out using Dr. Che Tao's Chang algorithm, which is modified for the area of China. For details of the inversion method, please refer to the 'Data description document'.</w:t>
+        <w:t xml:space="preserve">由于三个传感器搭载在不同的平台上，所以得到的数据存在一定的系统不一致性。通过对不同传感器的亮温进行交叉定标提高亮温数据在时间上的一致性。然后利用车涛博士在Chang算法基础上针对中国地区进行修正的算法进行雪深反演。具体反演方法参考“数据说明文档”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1978/10/24-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1978/10/24-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:384.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">384.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文本数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Snow depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雪深</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">140.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1494,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHE Tao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHE Tao  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHE Tao . A long time series dataset of snow depth of China from 1978-2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.641.</w:t>
+        <w:t xml:space="preserve">车涛. 1978-2012年中国雪深长时间序列数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.641.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>