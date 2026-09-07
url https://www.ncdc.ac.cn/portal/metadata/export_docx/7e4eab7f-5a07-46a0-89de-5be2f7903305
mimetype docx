--- v0 (2026-06-07)
+++ v1 (2026-09-07)
@@ -2,796 +2,944 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset on the hydrodynamic force on individual salt marsh plants and the flow structure and wave dissipation over a meadow of plants under waves with and without current</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">单个盐沼植物水动力、植物群落流动结构及波浪耗散（有无水流）数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.24117144.v3</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset on the hydrodynamic force on individual salt marsh plants and the flow structure and wave dissipation over a meadow of plants under waves with and without current</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6864.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.24117144.v3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6864.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset includes laboratory measurements of both the force on individual salt marsh plants and the flow structure and wave energy dissipation over a meadow of plants.Data measured in the individual plant experiment (IE) was represented as synchronized measurements of plant drag and free surface displacement, as well as 3-dimensional velocity profiles provided as raw data, phase-averaged data, and statistical data. The meadow experiments (ME) provide time-varying data of free surface displacement along the meadow at 10 and 15 cm intervals, as well as velocity profiles upstream of and within the meadow with 1 to 2 cm vertical resolution. In addition, the turbulent kinetic energy for each measurements and the wave decay coefficients for all conditions were calculated and reported. </w:t>
+        <w:t xml:space="preserve">  该数据集包括对单株盐沼植物所受力以及植物草甸上的水流结构和波能耗散的实验室测量结果。单株植物实验（IE）中测得的数据表现为植物阻力和自由表面位移的同步测量值，以及三维速度剖面图的原始数据、相位平均数据和统计数据。草甸实验（ME）提供沿草甸 10 厘米和 15 厘米间隔的自由表面位移时变数据，以及草甸上游和草甸内部 1 至 2 厘米垂直分辨率的速度剖面图。此外，还计算并报告了每次测量的湍流动能以及所有条件下的波浪衰减系数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data sourced from figshare website（ https://figshare.com/articles/dataset/A_dataset_on_the_hydrodynamic_force_on_individual_salt_marsh_plant_and_the_flow_structure_and_wave_dessipation_over_a_meadow_of_plants_under_waves_with_and_without_current/24117144 ）.</w:t>
+        <w:t xml:space="preserve">  数据来源于figshare网站（https://figshare.com/articles/dataset/A_dataset_on_the_hydrodynamic_force_on_individual_salt_marsh_plant_and_the_flow_structure_and_wave_dessipation_over_a_meadow_of_plants_under_waves_with_and_without_current/24117144）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Both experiments were conducted in the Nepf Fluid Mechanics lab at MIT in a 24-m-long, 38-cm-wide, 60-cm-tall water channel.</w:t>
+        <w:t xml:space="preserve">  这两项实验均为麻省理工学院内普夫流体力学实验室的一条长 24 米、宽 38 厘米、高 60 厘米的水道中进行并记录的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:nc,MAT</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc,MAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:salt marsh, drag force, reconfiguration, flow structure, wave dissipation by vegetation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盐沼, 阻力, 重组, 流动结构, 植被消波</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -825,51 +973,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -896,51 +1062,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -962,51 +1146,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1033,51 +1235,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1103,587 +1323,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Xiaoxia  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张小霞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Xiaoxia  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张小霞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Xiaoxia  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张小霞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Xiaoxia . A dataset on the hydrodynamic force on individual salt marsh plants and the flow structure and wave dissipation over a meadow of plants under waves with and without current. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6864.2025.</w:t>
+        <w:t xml:space="preserve">张小霞. 单个盐沼植物水动力、植物群落流动结构及波浪耗散（有无水流）数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6864.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang X, Nepf H. Laboratory data linking the reconfiguration of and drag on individual plants to the velocity structure and wave dissipation over a meadow of salt marsh plants under waves with and without current[J]. Earth Syst. Sci. Data, 2024-02-26, 16, (2): 1047-1062. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-1047-2024.</w:t>
+        <w:t xml:space="preserve">Zhang X, Nepf H. Laboratory data linking the reconfiguration of and drag on individual plants to the velocity structure and wave dissipation over a meadow of salt marsh plants under waves with and without current[J/OL]. Earth Syst. Sci. Data, 2024-02-26, 16(2): 1047-1062. DOI: 10.5194/essd-16-1047-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>