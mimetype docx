--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -2,864 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">7种高催化性能手性稀土配合物催化的7类不对称催化反应研究过程数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset of 7 asymmetric catalytic reactions catalyzed by 7 chiral rare earth complexes with high catalytic performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of 7 asymmetric catalytic reactions catalyzed by 7 chiral rare earth complexes with high catalytic performance</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7375.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7375.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  给出了7种高催化性能手性稀土配合物催化的7类不对称催化反应研究报告。包括：   1.手性吡啶双噁唑啉铽催化的不对称Nazarov反应   2.手性吡啶双噁唑啉铈催化的不对称6π电环化反应   3.手性Salen钪催化的氮杂环丙烷与醛不对称(3 + 2)环加成反应   4.手性希夫碱三氟甲磺酸钪催化的不对称Michael加成反应   5.手性吡啶双噁唑啉镧催化的不对称Diels-Alder环加成反应   6.手性希夫碱Salazin 钇催化的不对称aldol反应   7.手性酚骨架双脯氨酸酯镧催化的多取代手性环丁烯的合成   满足科研领域对高端手性稀土试剂的不对称催化应用需要，支撑稀土战略资源在科研试剂领域的高值化、多功能化应用。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物不对称催化应用研究过程，包含具体的反应类型、反应条件筛选、反应步骤、底物适用范围、理论分析和潜在应用前景。</w:t>
+        <w:t xml:space="preserve">    This resource comes from the research process of asymmetric catalysis of chiral rare earth organic complexes, including specific reaction types, reaction condition screening, reaction steps, substrate applicability, theoretical analysis, and potential application prospects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于核磁共振波谱技术，采用Bruker AV Neo 400M液态超导核磁共振谱仪，在合适的氘代试剂中对待测化合物进行1H、13C或19F谱的测试，采用MestReNova进行数据处理，根据波谱峰的化学位移判断化学结构。采用Agilent LC/MSD TOF高分辨质谱仪测定产物的精确分子量，利用Agilent Technologies 1260 Infinity 手性液相色谱仪测量产物的光学纯度（ee值），采用Anton Paar MCP500比旋光仪测定比旋光仪度。相关测定方法均为行业内广泛接受并采用的方法，并通过专家评审。</w:t>
+        <w:t xml:space="preserve">    Based on nuclear magnetic resonance spectroscopy technology, Bruker AV Neo 400M liquid superconducting nuclear magnetic resonance spectrometer was used to test the 1H, 13C or 19F spectra of the test compound in suitable deuterated reagents. MestReNova was used for data processing, and the chemical structure was determined based on the chemical shift of the spectral peaks. The precise molecular weight of the product was determined using an Agilent LC/MSD TOF high-resolution mass spectrometer, the optical purity (ee value) of the product was measured using an Agilent Technologies 1260 Infinity chiral liquid chromatograph, and the specific rotation was measured using an Anton Paar MCP500 polarimeter. The relevant measurement methods are widely accepted and adopted in the industry, and have been reviewed by experts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物的十克级合成研究过程，相关数据采集自北京化工大学合成实验室。通过高精度天平（精确到0.001克）采集反应物的投料量和产物的产量，并计算出产率。通过严格规范合成实验过程，并通过多人、多次验证，保障数据采集的可靠性。</w:t>
+        <w:t xml:space="preserve">    This resource comes from the ten gram level synthesis research process of chiral rare earth organic complexes, and the relevant data was collected from the Synthesis Laboratory of Beijing University of Chemical Technology. Collect the feeding amount of reactants and the yield of products using a high-precision balance (accurate to 0.001 grams), and calculate the production rate. By strictly regulating the synthesis experiment process and verifying it multiple times with multiple people, the reliability of data collection is ensured. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/11/01-2025/12/31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.6 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高催化性能手性稀土配合物, 不对称催化反应, 研究报告</w:t>
+        <w:t xml:space="preserve">Theme:High catalytic performance chiral rare earth complexes, Asymmetric catalytic reaction, Research Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -893,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -982,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1155,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,893 +1144,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">许家喜,  杨占会 </w:t>
+        <w:t xml:space="preserve">contributors:xu jia xi,  yang zhan hui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨占会  </w:t>
+        <w:t xml:space="preserve">author:yang zhan hui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yang zhan hui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0709803</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高纯手性稀土有机配合物试剂合成技术开发及应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">许家喜,杨占会. 7种高催化性能手性稀土配合物催化的7类不对称催化反应研究过程数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">xu jia xi, yang zhan hui. A dataset of 7 asymmetric catalytic reactions catalyzed by 7 chiral rare earth complexes with high catalytic performance. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7375.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>