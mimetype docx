--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -2,837 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of 7 asymmetric catalytic reactions catalyzed by 7 chiral rare earth complexes with high catalytic performance</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">7种高催化性能手性稀土配合物催化的7类不对称催化反应研究过程数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7375.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset of 7 asymmetric catalytic reactions catalyzed by 7 chiral rare earth complexes with high catalytic performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7375.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7375.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7375.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  给出了7种高催化性能手性稀土配合物催化的7类不对称催化反应研究报告。包括：   1.手性吡啶双噁唑啉铽催化的不对称Nazarov反应   2.手性吡啶双噁唑啉铈催化的不对称6π电环化反应   3.手性Salen钪催化的氮杂环丙烷与醛不对称(3 + 2)环加成反应   4.手性希夫碱三氟甲磺酸钪催化的不对称Michael加成反应   5.手性吡啶双噁唑啉镧催化的不对称Diels-Alder环加成反应   6.手性希夫碱Salazin 钇催化的不对称aldol反应   7.手性酚骨架双脯氨酸酯镧催化的多取代手性环丁烯的合成   满足科研领域对高端手性稀土试剂的不对称催化应用需要，支撑稀土战略资源在科研试剂领域的高值化、多功能化应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This resource comes from the research process of asymmetric catalysis of chiral rare earth organic complexes, including specific reaction types, reaction condition screening, reaction steps, substrate applicability, theoretical analysis, and potential application prospects.</w:t>
+        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物不对称催化应用研究过程，包含具体的反应类型、反应条件筛选、反应步骤、底物适用范围、理论分析和潜在应用前景。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Based on nuclear magnetic resonance spectroscopy technology, Bruker AV Neo 400M liquid superconducting nuclear magnetic resonance spectrometer was used to test the 1H, 13C or 19F spectra of the test compound in suitable deuterated reagents. MestReNova was used for data processing, and the chemical structure was determined based on the chemical shift of the spectral peaks. The precise molecular weight of the product was determined using an Agilent LC/MSD TOF high-resolution mass spectrometer, the optical purity (ee value) of the product was measured using an Agilent Technologies 1260 Infinity chiral liquid chromatograph, and the specific rotation was measured using an Anton Paar MCP500 polarimeter. The relevant measurement methods are widely accepted and adopted in the industry, and have been reviewed by experts.</w:t>
+        <w:t xml:space="preserve">  基于核磁共振波谱技术，采用Bruker AV Neo 400M液态超导核磁共振谱仪，在合适的氘代试剂中对待测化合物进行1H、13C或19F谱的测试，采用MestReNova进行数据处理，根据波谱峰的化学位移判断化学结构。采用Agilent LC/MSD TOF高分辨质谱仪测定产物的精确分子量，利用Agilent Technologies 1260 Infinity 手性液相色谱仪测量产物的光学纯度（ee值），采用Anton Paar MCP500比旋光仪测定比旋光仪度。相关测定方法均为行业内广泛接受并采用的方法，并通过专家评审。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This resource comes from the ten gram level synthesis research process of chiral rare earth organic complexes, and the relevant data was collected from the Synthesis Laboratory of Beijing University of Chemical Technology. Collect the feeding amount of reactants and the yield of products using a high-precision balance (accurate to 0.001 grams), and calculate the production rate. By strictly regulating the synthesis experiment process and verifying it multiple times with multiple people, the reliability of data collection is ensured. </w:t>
+        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物的十克级合成研究过程，相关数据采集自北京化工大学合成实验室。通过高精度天平（精确到0.001克）采集反应物的投料量和产物的产量，并计算出产率。通过严格规范合成实验过程，并通过多人、多次验证，保障数据采集的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/11/01-2025/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/11/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.docx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.docx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:High catalytic performance chiral rare earth complexes, Asymmetric catalytic reaction, Research Report</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高催化性能手性稀土配合物, 不对称催化反应, 研究报告</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,599 +1371,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:xu jia xi,  yang zhan hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">许家喜,  杨占会 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yang zhan hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨占会  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:yang zhan hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨占会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709803</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯手性稀土有机配合物试剂合成技术开发及应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu jia xi, yang zhan hui. A dataset of 7 asymmetric catalytic reactions catalyzed by 7 chiral rare earth complexes with high catalytic performance. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7375.2026.</w:t>
+        <w:t xml:space="preserve">许家喜,杨占会. 7种高催化性能手性稀土配合物催化的7类不对称催化反应研究过程数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7375.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>