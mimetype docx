--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省空气质量数据集（2010-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Air Quality Dataset (2010-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Air Quality Dataset (2010-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4136.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4136.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4136.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集主要包括甘肃省33个站点年逐日PM2.5数据以及站点经纬度信息，时间尺度为2010-2020年十年，数据以xlsx形式保存。</w:t>
+        <w:t xml:space="preserve">This dataset mainly includes daily PM2.5 data and latitude and longitude information from 33 stations in Gansu Province, with a time scale of ten years from 2010 to 2020. The data is saved in xlsx format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">站点观测数据。</w:t>
+        <w:t xml:space="preserve">Station observation data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工整理。</w:t>
+        <w:t xml:space="preserve">Manually organized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PM2.5, 空气质量数据, 甘肃省</w:t>
+        <w:t xml:space="preserve">Theme:PM2.5, Air Quality Data, Gansu Province</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳  </w:t>
+        <w:t xml:space="preserve">author:MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省空气质量数据集（2010-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4136.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Air Quality Dataset (2010-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4136.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>