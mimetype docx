--- v0 (2026-06-01)
+++ v1 (2026-07-18)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2239,51 +2239,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wei Yuguo, Mu Cuicui, Chen Deliang, Mo Xiaoxiao, Elberling Bo, Zhang Wenxin, Zhang Guofei, Zhang Chunling, Li Kun, Li Xiaodong, Shi Mingming, Mu Mei, Wang Xufeng, Wei Da, Dou Tianbao, Du Xinlong, Peng Xiaoqing, Jin Yanxiang, Xiao Jingfeng, Ciais Philippe. Global warming driving increased winter CO₂ emissions in the Northern Hemisphere permafrost region[J/OL]. The Innovation Geoscience, 2026, 4, (1):100185. </w:t>
+        <w:t xml:space="preserve">Wei Yuguo, Mu Cuicui, Chen Deliang, Mo Xiaoxiao, Elberling Bo, Zhang Wenxin, Zhang Guofei, Zhang Chunling, Li Kun, Li Xiaodong, Shi Mingming, Mu Mei, Wang Xufeng, Wei Da, Dou Tianbao, Du Xinlong, Peng Xiaoqing, Jin Yanxiang, Xiao Jingfeng, Ciais Philippe. Global warming driving increased winter CO&lt;sub&gt;2&lt;/sub&gt; emissions in the Northern Hemisphere permafrost region[J/OL]. The Innovation Geoscience, 2026, 4, (1):100185. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.59717/j.xinn-geo.2026.100185.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>