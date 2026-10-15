--- v1 (2026-07-18)
+++ v2 (2026-10-15)
@@ -2239,53 +2239,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wei Yuguo, Mu Cuicui, Chen Deliang, Mo Xiaoxiao, Elberling Bo, Zhang Wenxin, Zhang Guofei, Zhang Chunling, Li Kun, Li Xiaodong, Shi Mingming, Mu Mei, Wang Xufeng, Wei Da, Dou Tianbao, Du Xinlong, Peng Xiaoqing, Jin Yanxiang, Xiao Jingfeng, Ciais Philippe. Global warming driving increased winter CO&lt;sub&gt;2&lt;/sub&gt; emissions in the Northern Hemisphere permafrost region[J/OL]. The Innovation Geoscience, 2026, 4, (1):100185. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.59717/j.xinn-geo.2026.100185.</w:t>
+        <w:t xml:space="preserve">Wei Yuguo, Mu Cuicui, Chen Deliang, Mo Xiaoxiao, Elberling Bo, Zhang Wenxin, Zhang Guofei, Zhang Chunling, Li Kun, Li Xiaodong, Shi Mingming, Mu Mei, Wang Xufeng, Wei Da, Dou Tianbao, Du Xinlong, Peng Xiaoqing, Jin Yanxiang, Xiao Jingfeng, Ciais Philippe. Global warming driving increased winter CO&lt;sub&gt;2&lt;/sub&gt; emissions in the Northern Hemisphere permafrost region[J/OL]. The Innovation Geoscience, 2026, 4(1): 100185. DOI: 10.59717/j.xinn-geo.2026.100185.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>