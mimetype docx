--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">响应曲面法（RSM）优化钨矿浮选废水处理研究数据集（2019年10月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Response surface methodology (RSM) optimization of tungsten flotation wastewater treatment data set (October 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Response surface methodology (RSM) optimization of tungsten flotation wastewater treatment data set (October 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2174.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2174.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2174.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以模拟浮选废水为研究对象，使用氯化钙对其进行处理并优化氯化钙、PAM用量和pH值等实验参数；使用二次方程对实验过程中的主要影响因素进行优化和分析。数据集共包含402个数据。</w:t>
+        <w:t xml:space="preserve">Taking simulated flotation wastewater as the research object, calcium chloride was used to treat it, and the experimental parameters such as calcium chloride, PAM dosage and pH value were optimized; The quadratic equation is used to optimize and analyze the main influencing factors in the experimental process. The data set contains a total of 402 data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将不同剂量的助凝剂或助凝剂加入1L制备的浮选废水中，用450 r/min搅拌2 min，然后减速至160 r/min搅拌5 min，沉淀30 min。取上清液测定浊度，计算去除比，可以筛选出最佳的助凝剂或助凝剂和剂量。</w:t>
+        <w:t xml:space="preserve"> Add different doses of coagulant aids or coagulant aids to 1L of flotation wastewater prepared, stir with 450R / min for 2min, then slow down to 160 R / min, stir for 5min and precipitate for 30min. Take the supernatant to measure the turbidity and calculate the removal ratio. The best coagulant aid or coagulant aid and dosage can be selected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/10/01-2019/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/10/01-2019/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">浮选废水, 氯化钙, 悬浮物</w:t>
+        <w:t xml:space="preserve">Theme:Flotation wastewater, calcium chloride, suspended solids</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">章丽萍. 响应曲面法（RSM）优化钨矿浮选废水处理研究数据集（2019年10月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2174.2022.</w:t>
+        <w:t xml:space="preserve">. Response surface methodology (RSM) optimization of tungsten flotation wastewater treatment data set (October 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2174.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>