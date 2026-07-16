--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Meteorological Observation Dataset of Nanxiaohegou Basin in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年黄土高塬沟壑区南小河沟流域气象观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7013.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Meteorological Observation Dataset of Nanxiaohegou Basin in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7013.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7013.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7013.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains meteorological observation data for the Nanxiaohegou watershed from 2021 to 2022. The Nanxiaohegou watershed is located on the edge of Dongzhiyuan in Xifeng District, Qingyang City, Gansu Province. It is a ditch on the left bank of the Pu River, a tributary of the Jing River, with a drainage area of 36.3km ²， At an altitude of 1050-1423m, it has typical geomorphic features of loess plateau and gully areas, mainly consisting of three major geomorphic units: plateau, slope, and gully. Gully density 2.68km/km ²， The average slope of the ditch is 2.8%. This dataset includes daily water surface evaporation at three evaporation observation points in the watershed, including Yangjiagou, Dongzhuanggou, and Shiba Mu Tai. The meteorological park in Nanxiaohegou covers an area of 625m ²， All instruments and equipment are powered by solar energy; The main observation contents include: wind direction, wind speed, temperature, humidity, air pressure, evaporation, rainfall, soil temperature, soil humidity, and total radiation </w:t>
+        <w:t xml:space="preserve">  本数据集为2024年南小河沟流域气象观测数据，南小河沟流域地处甘肃省庆阳市西峰区境内的董志塬边缘地带，是泾河支流蒲河左岸一支沟，流域面积36.3km²，海拔高程1050~1423m，具有典型的黄土高塬沟壑区地貌特征，主要有塬、坡、沟三大地貌单元。沟壑密度2.68km/km²，沟道平均比降2.8%。本数据集包括流域内杨家沟、董庄沟及十八亩台3个蒸发量观测点的逐日水面蒸发量。南小河沟的气象园园地面积625m²，仪器设备均采用太阳能供电;主要的观测内容包括：风向、风速、温度、湿度、气压、蒸发量、降雨量、土壤温度、土壤湿度、总辐射。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation, manual timing observation, meteorological Park using solid-state storage temporary data, manual acquisition instrument regularly batch download.</w:t>
+        <w:t xml:space="preserve">  仪器连续观测，人工定时观测，气象园采用固态存储暂存数据，人工采集仪定期批量下载。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data of meteorological park will be compiled after manual download. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">  气象园数据人工下载后整编。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of data integration and input, there are four levels of manual verification, namely tabulation, preliminary calibration, re calibration and audit, to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">  数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年、月、日、时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Evaporation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸发量、风向、风速、温度、湿度、气压、蒸发量、降雨量、土壤温度、土壤湿度、总辐射</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanxiaohegou,  Xifeng,  Qingyang,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南小河沟,  西峰,  庆阳,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2024 Meteorological Observation Dataset of Nanxiaohegou Basin in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7013.2025.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2024年黄土高塬沟壑区南小河沟流域气象观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7013.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>