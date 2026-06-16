--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月6日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: airborne imaging spectrometer omis-ii ground synchronous observation data set in the encrypted observation area of Linze station (June 6, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: airborne imaging spectrometer omis-ii ground synchronous observation data set in the encrypted observation area of Linze station (June 6, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1832.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1832.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  进行了土壤水分，地表辐射温度观测。   1.土壤水分观测。观测目标：0-5cm表层土壤。.观测仪器：环刀（体积50cm^3）。观测样方和采样次数：自东向西第六第七第八航线下LY06，LY07和LY08样方（每个样方内9次观测）。预处理数据为土壤体积含水量。数据存储：Excel。   2.地表辐射温度观测。观测仪器：手持式红外温度计（寒旱所5#，寒旱所6#，地理所）；仪器均经过定标（请参考手持红外温度计定标数据.xls）。观测样方和采样次数：自东向西第六LY06第七LY07样方（每个样方49个观测点，每次飞机过境时每个观测点3次重复，共有3次过境）   预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。数据存储：Excel。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。</w:t>
+        <w:t xml:space="preserve">Soil moisture and surface radiation temperature were observed. 1. Soil moisture observation. Observation target: 0-5cm topsoil Observation instrument: ring knife (volume 50cm ^ 3). Observation quadrats and sampling times: ly06, ly07 and ly08 quadrats under the sixth, seventh and eighth route from east to West (9 observations in each quadrat). The pretreatment data is soil volume water content. Data storage: Excel. 2. Observation of surface radiation temperature. Observation instrument: hand held infrared thermometer (cold and drought Institute 5#, cold and drought Institute 6#, Geography Institute); All instruments have been calibrated (please refer to the calibration data of handheld infrared thermometer. XLS). Observation quadrat and sampling times: the sixth ly06 and the seventh ly07 quadrat from east to West (49 observation points for each quadrat, 3 repetitions for each observation point during each aircraft transit, a total of 3 crossings) Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data. Data storage: Excel. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月6日在临泽站加密观测区开展成像光谱仪OMIS-II飞机地面同步观测，共进行了土壤水分，地表辐射温度观测。</w:t>
+        <w:t xml:space="preserve">  On June 6, 2008, the imaging spectrometer omis-ii aircraft ground synchronous observation was carried out in the intensive observation area of Linze station, and the soil moisture and surface radiation temperature were observed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.土壤水分观测。自东向西第六第七第八航线下LY06，LY07和LY08样方（每个样方内9次观测）。   2.地表辐射温度观测。自东向西第六LY06第七LY07样方（每个样方49个观测点，每次飞机过境时每个观测点3次重复，共有3次过境）。预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。</w:t>
+        <w:t xml:space="preserve">  1. Soil moisture observation. From east to West Route 6, Route 7, sample ly06, ly07 and ly08 (9 observations in each sample).   2. Observation of surface radiation temperature. The sixth ly06 and seventh ly07 quadrat from east to West (each quadrat has 49 observation points, and each observation point repeats 3 times each time the aircraft passes through, with a total of 3 crossings). Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/16-2008/06/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/16-2008/06/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:7.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">环刀, 地表辐射温度, 土壤水分, 成像光谱仪OMIS-II, 手持式红外温度计, 地面同步观测, 土壤, 地表辐射特性, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Ring knife, surface radiation temperature, soil moisture, imaging spectrometer omis-ii, handheld infrared thermometer, ground synchronous observation, soil, surface radiation characteristics, ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  临泽站加密观测区,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  intensive observation area of Linze station,  hydrological test area of arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡,  汪洋 </w:t>
+        <w:t xml:space="preserve">contributors:Song Yi,  Wang Yang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡  </w:t>
+        <w:t xml:space="preserve">author:Song Yi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Song Yi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋怡,汪洋. 黑河综合遥感联合试验：临泽站加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月6日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1802.</w:t>
+        <w:t xml:space="preserve">Song Yi, Wang Yang. Heihe integrated remote sensing joint test: airborne imaging spectrometer omis-ii ground synchronous observation data set in the encrypted observation area of Linze station (June 6, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1802.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>