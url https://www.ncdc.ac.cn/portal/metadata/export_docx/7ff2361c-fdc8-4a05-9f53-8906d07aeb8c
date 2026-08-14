--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球月度过火面积重建图集（1901-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Reconstructed Global Monthly Burned Area Maps from 1901 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reconstructed Global Monthly Burned Area Maps from 1901 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.14191467</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.14191467</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7048.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为全球月度0.5°×0.5°过火面积比例数据集，覆盖时段为1901年至2020年。数据基于气候条件、植被状态、人口密度和土地利用数据，通过机器学习模型重建生成，旨在提供20世纪时空一致的过火面积数据，以弥补卫星观测时间覆盖短和模型模拟不确定性大的不足。数据集包含三个版本：基于FireCCI51卫星产品训练的版本、基于GFED5卫星产品训练的版本，以及用历史统计过火面积与GDP关系校准的FireCCI51-GDP版本。数据变量包括网格中心纬度、经度、过火面积比例以及区分常规与极端火灾的类型标识。</w:t>
+        <w:t xml:space="preserve">This dataset is a global monthly 0.5 °× 0.5 ° fire area ratio dataset, covering the period from 1901 to 2020. The data is based on climate conditions, vegetation status, population density, and land use data, reconstructed and generated through machine learning models, aiming to provide spatially and temporally consistent burned area data in the 20th century to compensate for the shortcomings of short satellite observation time coverage and high model simulation uncertainty. The dataset consists of three versions: a version trained on FireCCI51 satellite products, a version trained on GFED5 satellite products, and a FireCCI51-GDP version calibrated using historical statistics on the relationship between burned area and GDP. The data variables include the latitude and longitude of the grid center, the proportion of burned areas, and the type identification that distinguishes between conventional and extreme fires. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于https://zenodo.org/records/14191467 。</w:t>
+        <w:t xml:space="preserve">    The data is sourced from https://zenodo.org/records/14191467 .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据生产首先将全球划分为14个GFED区域并分别处理。采用分类模型以区域内过火面积比例的90%分位数为阈值，将网格单元识别为极端或常规火灾。随后，针对两类火灾分别训练回归模型，模型以2003-2020年期间排除农田火灾的卫星过火面积产品（FireCCI51）为训练目标，利用气候、植被、人口与土地利用作为预测变量。训练后的模型应用于1901-2020年的历史数据以重建过火面积。此外，还生产了以GFED5为训练目标的版本，以及对FireCCI51版本利用历史统计过火面积与GDP关系进行区域尺度校准的版本。</w:t>
+        <w:t xml:space="preserve">    Data production first divides the world into 14 GFED regions and processes them separately. Using a classification model with a threshold of the 90th percentile of the burned area ratio within the region, identify grid cells as extreme or conventional fires. Subsequently, regression models were trained separately for two types of fires, with the satellite burnt area product (FireCCI51) excluding farmland fires from the period of 2003-2020 as the training objective, and climate, vegetation, population, and land use as predictive variables. The trained model is applied to historical data from 1901 to 2020 to reconstruct the burned area. In addition, a version with GFED5 as the training target and a version with regional scale calibration using historical statistics on the relationship between burned area and GDP were also produced for the FireCCI51 version.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集通过未参与训练的卫星观测数据、木炭记录以及其他独立全球和区域过火面积数据集进行了验证。其优势在于提供了20世纪长期、空间一致的过火面积重建数据，且通过分区建模和区分极端与常规火灾的方法提升了表征能力。局限性包括：百年尺度重建依赖于模型外推，其不确定性受历史输入数据精度影响；训练所用的卫星产品本身存在不确定性且排除了农田火灾；GDP校准版本建立在历史关系假设之上；早期历史时期缺乏直接观测验证；空间分辨率较粗。该数据集主要用于评估动态全球植被模型中火灾模块的模拟结果。</w:t>
+        <w:t xml:space="preserve">    The dataset was validated using satellite observation data, charcoal records, and other independent global and regional datasets of burned areas that did not participate in training. Its advantage lies in providing long-term, spatially consistent data for the reconstruction of burned areas in the 20th century, and improving its representation ability through zoning modeling and distinguishing between extreme and conventional fires. Limitations include: century scale reconstruction relies on model extrapolation, and its uncertainty is affected by the accuracy of historical input data; The satellite products used for training have inherent uncertainty and exclude the possibility of agricultural fires; The GDP calibration version is based on the assumption of historical relationships; Lack of direct observation and verification in the early historical period; The spatial resolution is relatively coarse. This dataset is mainly used to evaluate the simulation results of the fire module in the dynamic global vegetation model. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1901/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1901/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">过火面积, 机器学习重建, 火灾</w:t>
+        <w:t xml:space="preserve">Theme:Burnt area, machine learning reconstruction, fire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1901-2020</w:t>
+        <w:t xml:space="preserve">Time:1901-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,836 +1185,585 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李伟 </w:t>
+        <w:t xml:space="preserve">contributors:Li Wei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李伟  </w:t>
+        <w:t xml:space="preserve">author:Li Wei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Wei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李伟. 全球月度过火面积重建图集（1901-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7048.2025.</w:t>
+        <w:t xml:space="preserve">Li Wei. Reconstructed Global Monthly Burned Area Maps from 1901 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7048.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo Z, Li W, Ciais P, Sitch S, van der Werf GR, Bowring SPK, Bastos A, Mouillot F, He J, Sun M, Zhu L, Du X, Wang N, Huang X. Reconstructed global monthly burned area maps from 1901 to 2020[J/OL]. Earth System Science Data, 2025, 17, (7): 3599-3618. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-3599-2025.</w:t>
+        <w:t xml:space="preserve">Guo Z, Li W, Ciais P, Sitch S, van der Werf GR, Bowring SPK, Bastos A, Mouillot F, He J, Sun M, Zhu L, Du X, Wang N, Huang X. Reconstructed global monthly burned area maps from 1901 to 2020[J/OL]. Earth System Science Data, 2025, 17(7): 3599-3618. DOI: 10.5194/essd-17-3599-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>