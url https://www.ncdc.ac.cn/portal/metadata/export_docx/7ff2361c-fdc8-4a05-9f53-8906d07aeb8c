--- v1 (2026-08-14)
+++ v2 (2026-09-29)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reconstructed Global Monthly Burned Area Maps from 1901 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球月度过火面积重建图集（1901-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.14191467</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Reconstructed Global Monthly Burned Area Maps from 1901 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7048.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.14191467</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7048.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is a global monthly 0.5 °× 0.5 ° fire area ratio dataset, covering the period from 1901 to 2020. The data is based on climate conditions, vegetation status, population density, and land use data, reconstructed and generated through machine learning models, aiming to provide spatially and temporally consistent burned area data in the 20th century to compensate for the shortcomings of short satellite observation time coverage and high model simulation uncertainty. The dataset consists of three versions: a version trained on FireCCI51 satellite products, a version trained on GFED5 satellite products, and a FireCCI51-GDP version calibrated using historical statistics on the relationship between burned area and GDP. The data variables include the latitude and longitude of the grid center, the proportion of burned areas, and the type identification that distinguishes between conventional and extreme fires. </w:t>
+        <w:t xml:space="preserve">  本数据集为全球月度0.5°×0.5°过火面积比例数据集，覆盖时段为1901年至2020年。数据基于气候条件、植被状态、人口密度和土地利用数据，通过机器学习模型重建生成，旨在提供20世纪时空一致的过火面积数据，以弥补卫星观测时间覆盖短和模型模拟不确定性大的不足。数据集包含三个版本：基于FireCCI51卫星产品训练的版本、基于GFED5卫星产品训练的版本，以及用历史统计过火面积与GDP关系校准的FireCCI51-GDP版本。数据变量包括网格中心纬度、经度、过火面积比例以及区分常规与极端火灾的类型标识。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is sourced from https://zenodo.org/records/14191467 .</w:t>
+        <w:t xml:space="preserve">  数据来源于https://zenodo.org/records/14191467 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data production first divides the world into 14 GFED regions and processes them separately. Using a classification model with a threshold of the 90th percentile of the burned area ratio within the region, identify grid cells as extreme or conventional fires. Subsequently, regression models were trained separately for two types of fires, with the satellite burnt area product (FireCCI51) excluding farmland fires from the period of 2003-2020 as the training objective, and climate, vegetation, population, and land use as predictive variables. The trained model is applied to historical data from 1901 to 2020 to reconstruct the burned area. In addition, a version with GFED5 as the training target and a version with regional scale calibration using historical statistics on the relationship between burned area and GDP were also produced for the FireCCI51 version.</w:t>
+        <w:t xml:space="preserve">  数据生产首先将全球划分为14个GFED区域并分别处理。采用分类模型以区域内过火面积比例的90%分位数为阈值，将网格单元识别为极端或常规火灾。随后，针对两类火灾分别训练回归模型，模型以2003-2020年期间排除农田火灾的卫星过火面积产品（FireCCI51）为训练目标，利用气候、植被、人口与土地利用作为预测变量。训练后的模型应用于1901-2020年的历史数据以重建过火面积。此外，还生产了以GFED5为训练目标的版本，以及对FireCCI51版本利用历史统计过火面积与GDP关系进行区域尺度校准的版本。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The dataset was validated using satellite observation data, charcoal records, and other independent global and regional datasets of burned areas that did not participate in training. Its advantage lies in providing long-term, spatially consistent data for the reconstruction of burned areas in the 20th century, and improving its representation ability through zoning modeling and distinguishing between extreme and conventional fires. Limitations include: century scale reconstruction relies on model extrapolation, and its uncertainty is affected by the accuracy of historical input data; The satellite products used for training have inherent uncertainty and exclude the possibility of agricultural fires; The GDP calibration version is based on the assumption of historical relationships; Lack of direct observation and verification in the early historical period; The spatial resolution is relatively coarse. This dataset is mainly used to evaluate the simulation results of the fire module in the dynamic global vegetation model. </w:t>
+        <w:t xml:space="preserve">  数据集通过未参与训练的卫星观测数据、木炭记录以及其他独立全球和区域过火面积数据集进行了验证。其优势在于提供了20世纪长期、空间一致的过火面积重建数据，且通过分区建模和区分极端与常规火灾的方法提升了表征能力。局限性包括：百年尺度重建依赖于模型外推，其不确定性受历史输入数据精度影响；训练所用的卫星产品本身存在不确定性且排除了农田火灾；GDP校准版本建立在历史关系假设之上；早期历史时期缺乏直接观测验证；空间分辨率较粗。该数据集主要用于评估动态全球植被模型中火灾模块的模拟结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1901/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1901/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Burnt area, machine learning reconstruction, fire</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">过火面积, 机器学习重建, 火灾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1901-2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1901-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李伟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李伟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Wei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李伟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Wei. Reconstructed Global Monthly Burned Area Maps from 1901 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7048.2025.</w:t>
+        <w:t xml:space="preserve">李伟. 全球月度过火面积重建图集（1901-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7048.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Guo Z, Li W, Ciais P, Sitch S, van der Werf GR, Bowring SPK, Bastos A, Mouillot F, He J, Sun M, Zhu L, Du X, Wang N, Huang X. Reconstructed global monthly burned area maps from 1901 to 2020[J/OL]. Earth System Science Data, 2025, 17(7): 3599-3618. DOI: 10.5194/essd-17-3599-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">