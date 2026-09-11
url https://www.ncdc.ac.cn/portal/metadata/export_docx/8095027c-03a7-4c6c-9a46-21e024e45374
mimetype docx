--- v0 (2026-06-13)
+++ v1 (2026-09-11)
@@ -2300,51 +2300,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日雪深数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 1. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6816.2025.</w:t>
+        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日雪深数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2017. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6816.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2391,78 +2391,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵子胜, 郝晓华, 任鸿瑞, 罗斯琼, 戴礼云, 邵东航, 冯天文, 赵琴, 纪文政, 刘艳. 多源遥感数据驱动下耦合深度学习与积雪微波辐射传输模型的降尺度雪深反演算法[J]. 遥感学报, 2025, : 1-17. 
-[...2 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.11834/jrs.20253540.</w:t>
+        <w:t xml:space="preserve">赵子胜, 郝晓华, 任鸿瑞, 罗斯琼, 戴礼云, 邵东航, 冯天文, 赵琴, 纪文政, 刘艳. 多源遥感数据驱动下耦合深度学习与积雪微波辐射传输模型的降尺度雪深反演算法[J/OL]. 遥感学报, 2025, : 1-17. DOI: 10.11834/jrs.20253540.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Zisheng, Hao Xiaohua, Shao Donghang, Ji Wenzheng, Feng Tianwen, Zhao Qin, He Wenxin, Dai Liyun, Zheng Zhaojun, Liu Yan. A Snow Depth Downscaling Algorithm Based on Deep Learning Fusion of Enhanced Passive Microwave and Cloud-Free Optical Remote Sensing Data in China[J]. Remote Sensing, 2024, 16, (24). </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.3390/rs16244756.</w:t>
+        <w:t xml:space="preserve">Zhao Zisheng, Hao Xiaohua, Shao Donghang, Ji Wenzheng, Feng Tianwen, Zhao Qin, He Wenxin, Dai Liyun, Zheng Zhaojun, Liu Yan. A Snow Depth Downscaling Algorithm Based on Deep Learning Fusion of Enhanced Passive Microwave and Cloud-Free Optical Remote Sensing Data in China[J/OL]. Remote Sensing, 2024, 16(24). DOI: 10.3390/rs16244756.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>