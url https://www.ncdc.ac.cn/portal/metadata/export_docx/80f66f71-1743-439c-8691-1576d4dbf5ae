--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1954-1958年黄土丘陵沟壑区第三副区大柳树沟流域沟口径流站观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of runoff stations at the gully mouth of the third sub-region of the Loess Hills and Gullies area from 1954 to 1958</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of runoff stations at the gully mouth of the third sub-region of the Loess Hills and Gullies area from 1954 to 1958</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0016.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0016.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1954-1958年黄土丘陵沟壑区第三副区大柳树沟流域沟口径流站观测观测数据。包括泥沙观测和降水观测数据。降水观测使用的雨量器有自记雨量计和普通雨量器两种。自记雨量计型号有两种：一是仿苏П-1型自记计；二是天津海洋仪器厂制造的DSJ2型虹吸自记计。普通雨量器按承雨口径大小分两种，即口径20cm的标准雨量筒及口径11.3cm的简易雨量筒。普通雨量筒筒口距地面高度为2m，降水量一般按两段值观测。各站除按规定时段观测外，还要记载降水起讫时间。 大柳树沟测流建筑物为三角形宽顶堰，用率定并经实测点修正的水位～流量关系根据水位推流数据。 含沙量观测采用水边一点法取样。取样次数与测流次数基本相同，有时为控制含沙量变化而适当增加取样次数。沙样处理一般采用过滤法。 包括逐日降水量观测成果表、降水量摘录表、各时段最大降水量表（1）、径流站洪水水文要素摘录表、径流站逐次洪水测验成果表。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the observation data of the flow station of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1954 to 1958. Including sediment observation and precipitation observation data. There are two kinds of rain gauge used in precipitation observation, self recording rain gauge and ordinary rain gauge. There are two types of self recording rain gauge: one is imitated Su Ν - 1 self recording meter; the other is dsj2 siphon self recording meter made by Tianjin Ocean instrument factory. The ordinary rain gauge is divided into two types according to the size of the rain bearing caliber, i.e. the standard rain tube with the diameter of 20 cm and the simple rain tube with the diameter of 11.3 cm. According to the general rainfall, the distance between two pipes is 2m. In addition to observing according to the specified time interval, each station should also record the beginning and ending time of precipitation. The flow measuring structure of daliushugou is a triangular wide crested weir. The water level discharge relationship calibrated and corrected by the measured points is used to deduce the flow data according to the water level. The sediment concentration was measured by one point method at the water edge. The number of sampling is basically the same as that of current measurement. Sometimes, the sampling frequency is increased appropriately to control the change of sediment concentration. The filtration method is usually used for sand sample treatment. It includes daily precipitation observation results table, precipitation extraction table, maximum precipitation table of each period (1), hydrological elements extraction table of runoff station, and successive flood test results table of runoff station. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测，人工定时观测</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Continuous instrument observation, manual timing observation.&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">逐日降水量表和降水量摘录表：除自记站均作了逐日降水量及降水量摘录表外（自记纸无法分开时段者，在雨量器记载中摘录），普通雨量站只作了逐日降水量表（个别站作了降水量摘录表）。委托群众雨量站未予整编。 洪水水文要素表摘录洪水以洪峰流量大于1m³/s为标准，大于此值者摘录。 观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Daily precipitation scale and precipitation extract table: except for the daily precipitation and precipitation extraction table of self recording stations (if the self recording paper cannot separate the time periods, it shall be extracted from the rainfall gauge record), the ordinary rainfall station only makes the daily precipitation table (some stations make the precipitation extraction table). The entrusted mass rainfall station has not been reorganized. Excerpt from the list of flood hydrological elements. The standard of flood peak discharge is greater than 1 m 3 / s, and the one greater than this value is extracted. In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自记式雨量计每年汛期开始前进行仪器标定。观测过程中自记雨量计出现异常值时使用普通雨量计观测值进行插补。观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The self recording rain gauge is calibrated before the beginning of flood season every year. In the observation process, when the self recording rain gauge has abnormal value, the ordinary rain gauge observation value is used for interpolation. In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1954/01/01-1958/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1954/01/01-1958/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市南郊藉河南岸大柳树沟流域沟口径流站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Daliushugou drainage station on the South Bank of Jihe River in the southern suburb of Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1107.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1107.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1176.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">240.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:240.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">年降雨量, 日降雨量, 时段降雨量, 最大降雨量, 降雨摘录, 洪水水文要素，逐次洪水监测成果</w:t>
+        <w:t xml:space="preserve">Theme:Annual rainfall, daily rainfall, interval rainfall, maximum rainfall, rainfall extract, flood hydrological elements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1954 1955 1956 1957 1958</w:t>
+        <w:t xml:space="preserve">Time:1954 1955 1956 1957 1958</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大柳树沟,  天水,  梁家坪站,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Daliushugou,  Tianshui,  liangjiaping station,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 1954-1958年黄土丘陵沟壑区第三副区大柳树沟流域沟口径流站观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.43.</w:t>
+        <w:t xml:space="preserve">. Observation data set of runoff stations at the gully mouth of the third sub-region of the Loess Hills and Gullies area from 1954 to 1958. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.43.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>