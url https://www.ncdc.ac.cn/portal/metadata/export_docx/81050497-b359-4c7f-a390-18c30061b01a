--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,992 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沟渠排放对泥炭地排水甲烷减排的抵消效应数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Datasets: Ditch emissions partially offset global reductions in methane emissions from peatland drainage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datasets: Ditch emissions partially offset global reductions in methane emissions from peatland drainage</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.13948558</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13948558</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6759.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  泥炭地作为全球重要的碳汇，常因排水活动而受到影响。虽然排水活动总体上减少了甲烷的排放，但伴随排水而修建的沟渠却成为潜在的甲烷排放热点。然而，在不同气候带和土地利用类型下，沟渠对甲烷排放的抵消作用尚不明确。为解决这一问题，我们开展了一项全球荟萃分析，收集了近原始泥炭地、排水泥炭地及其沟渠陆地部分的甲烷年排放量数据。研究结果表明，沟渠面积约占所有排水泥炭地的3.8%（95%置信区间：3.1~4.4%），其甲烷总排放量达到 695（511~898）千克/公顷/年，其中（亚）热带地区的排放量最高。从全球范围来看，沟渠排放抵消了泥炭地排水甲烷减排量的约12%（10~14%）。</w:t>
+        <w:t xml:space="preserve">Peatlands, as an important global carbon sink, are often affected by drainage activities. Although drainage activities have generally reduced methane emissions, the ditches built along with drainage have become potential methane emission hotspots. However, the offsetting effect of ditches on methane emissions is not yet clear in different climate zones and land use types. To address this issue, we conducted a global meta-analysis and collected annual methane emissions data from near pristine peatlands, drained peatlands, and their canal land portions. The research results indicate that the area of ditches accounts for about 3.8% (95% confidence interval: 3.1-4.4%) of all drained peatlands, and their total methane emissions reach 695 (511-898) kilograms per hectare per year, with the highest emissions in (subtropical) regions. From a global perspective, channel emissions offset approximately 12% (10-14%) of methane emissions from peatland drainage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  文献数据库：从Web of Science、Google Scholar、中国国家知识基础设施数据库（CNKI）检索1945年至2024年3月的相关文献，关键词包括“泥炭地排水”“甲烷通量”等。   补充数据：整合2013年IPCC湿地补充报告及近年相关研究数据（如参考文献32、50）。   全球泥炭地分布数据：引用PEATMAP数据库的泥炭地空间分布信息。   气象数据：通过WorldClim2获取缺失站点的气温（MAT）和降水（MAP）数据。</w:t>
+        <w:t xml:space="preserve">    Literature database: Retrieve relevant literature from Web of Science, Google Scholar, and China National Knowledge Infrastructure Database (CNKI) from 1945 to March 2024, with keywords including "peatland drainage" and "methane flux".     Supplementary data: Integrate the 2013 IPCC Wetland Supplement Report and relevant research data from recent years (such as references 32 and 50).     Global peatland distribution data: referencing the spatial distribution information of peatlands from the PEATMAP database.     Meteorological data: Obtain missing station temperature (MAT) and precipitation (MAP) data through WorldClim2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.数据筛选：   仅纳入“近原始泥炭地”与“排水泥炭地”的配对研究，要求泥炭深度&gt;40 cm且无直接排水历史。   排除含额外人为干预（如增温、氮沉降）的数据。   要求甲烷通量测量频率为月或周，低分辨率数据（如年测1-3次）被排除。   2.通量计算：   直接年度通量：提取已发表的年度数据或通过季节日均值累加计算。   升尺度处理：对仅含生长季（温带/寒带）或湿季（（亚）热带）的数据，利用全年测量站点的季节-年度通量比值（R）升尺度为年度值。   3.统计分析：   元分析：采用响应比（Response Ratio, RR）量化环境变量变化，通过自举重采样（Bootstrap，10000次迭代）计算均值及95%置信区间。   不确定性评估：基于高斯误差传播原理，量化通量计算与升尺度的误差。</w:t>
+        <w:t xml:space="preserve">    1. Data filtering:     Only the paired study of "near primitive peatlands" and "drained peatlands" is included, requiring peat depth&gt;40 cm and no direct drainage history.     Exclude data that includes additional interventions such as warming and nitrogen deposition.     The methane flux measurement frequency is required to be monthly or weekly, and low resolution data (such as 1-3 measurements per year) are excluded.     2. Flux calculation:     Direct annual flux: Extract published annual data or calculate by adding up seasonal daily averages.     Upscaling processing: For data containing only the growing season (temperate/cold zone) or wet season (subtropical), the seasonal annual flux ratio (R) of the annual measurement stations is used to upscale to the annual value.     3. Statistical analysis:     Meta analysis: Use Response Ratio (RR) to quantify changes in environmental variables, and calculate the mean and 95% confidence interval through bootstrap sampling (10000 iterations).     Uncertainty assessment: Based on the Gaussian error propagation principle, quantify the errors in flux calculation and upscaling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据覆盖全球主要泥炭地区域（西欧、东南亚、北美），包含249对泥炭地通量数据和107条沟渠通量数据。   结合直接测量与升尺度数据，提升样本量及分析稳健性。</w:t>
+        <w:t xml:space="preserve">    The data covers major peatland regions worldwide (Western Europe, Southeast Asia, North America), including 249 pairs of peatland flux data and 107 channel flux data.     Combining direct measurement with upscaling data to improve sample size and analytical robustness. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">676.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:676.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沟渠排放, 泥炭地, 甲烷</w:t>
+        <w:t xml:space="preserve">Theme:Ditch discharge, peatland, methane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1021,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1110,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1283,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1371,812 +1144,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘德钊 </w:t>
+        <w:t xml:space="preserve">contributors:GAN Dezhao  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘德钊  </w:t>
+        <w:t xml:space="preserve">author:GAN Dezhao  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAN Dezhao  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘德钊. 沟渠排放对泥炭地排水甲烷减排的抵消效应数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6759.2025.</w:t>
+        <w:t xml:space="preserve">GAN Dezhao . Datasets: Ditch emissions partially offset global reductions in methane emissions from peatland drainage. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6759.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Gan Dezhao, Zhang Zelong, Li Huinan, Yu Dongsheng, Li Zheng, Long Ruijun, Niu Shuli, Zuo Hongchao, Meng Xianhong, Wang Jinsong, Ma Lei. Ditch emissions partially offset global reductions in methane emissions from peatland drainage[J]. Communications Earth &amp; Environment, 2024-10-29, 5, (1):640. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s43247-024-01818-5.</w:t>
       </w:r>