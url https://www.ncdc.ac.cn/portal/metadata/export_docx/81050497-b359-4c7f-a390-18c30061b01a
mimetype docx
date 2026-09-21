--- v1 (2026-08-06)
+++ v2 (2026-09-21)
@@ -2,837 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datasets: Ditch emissions partially offset global reductions in methane emissions from peatland drainage</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">沟渠排放对泥炭地排水甲烷减排的抵消效应数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13948558</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Datasets: Ditch emissions partially offset global reductions in methane emissions from peatland drainage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6759.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.13948558</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6759.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peatlands, as an important global carbon sink, are often affected by drainage activities. Although drainage activities have generally reduced methane emissions, the ditches built along with drainage have become potential methane emission hotspots. However, the offsetting effect of ditches on methane emissions is not yet clear in different climate zones and land use types. To address this issue, we conducted a global meta-analysis and collected annual methane emissions data from near pristine peatlands, drained peatlands, and their canal land portions. The research results indicate that the area of ditches accounts for about 3.8% (95% confidence interval: 3.1-4.4%) of all drained peatlands, and their total methane emissions reach 695 (511-898) kilograms per hectare per year, with the highest emissions in (subtropical) regions. From a global perspective, channel emissions offset approximately 12% (10-14%) of methane emissions from peatland drainage. </w:t>
+        <w:t xml:space="preserve">  泥炭地作为全球重要的碳汇，常因排水活动而受到影响。虽然排水活动总体上减少了甲烷的排放，但伴随排水而修建的沟渠却成为潜在的甲烷排放热点。然而，在不同气候带和土地利用类型下，沟渠对甲烷排放的抵消作用尚不明确。为解决这一问题，我们开展了一项全球荟萃分析，收集了近原始泥炭地、排水泥炭地及其沟渠陆地部分的甲烷年排放量数据。研究结果表明，沟渠面积约占所有排水泥炭地的3.8%（95%置信区间：3.1~4.4%），其甲烷总排放量达到 695（511~898）千克/公顷/年，其中（亚）热带地区的排放量最高。从全球范围来看，沟渠排放抵消了泥炭地排水甲烷减排量的约12%（10~14%）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Literature database: Retrieve relevant literature from Web of Science, Google Scholar, and China National Knowledge Infrastructure Database (CNKI) from 1945 to March 2024, with keywords including "peatland drainage" and "methane flux".     Supplementary data: Integrate the 2013 IPCC Wetland Supplement Report and relevant research data from recent years (such as references 32 and 50).     Global peatland distribution data: referencing the spatial distribution information of peatlands from the PEATMAP database.     Meteorological data: Obtain missing station temperature (MAT) and precipitation (MAP) data through WorldClim2.</w:t>
+        <w:t xml:space="preserve">  文献数据库：从Web of Science、Google Scholar、中国国家知识基础设施数据库（CNKI）检索1945年至2024年3月的相关文献，关键词包括“泥炭地排水”“甲烷通量”等。   补充数据：整合2013年IPCC湿地补充报告及近年相关研究数据（如参考文献32、50）。   全球泥炭地分布数据：引用PEATMAP数据库的泥炭地空间分布信息。   气象数据：通过WorldClim2获取缺失站点的气温（MAT）和降水（MAP）数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. Data filtering:     Only the paired study of "near primitive peatlands" and "drained peatlands" is included, requiring peat depth&gt;40 cm and no direct drainage history.     Exclude data that includes additional interventions such as warming and nitrogen deposition.     The methane flux measurement frequency is required to be monthly or weekly, and low resolution data (such as 1-3 measurements per year) are excluded.     2. Flux calculation:     Direct annual flux: Extract published annual data or calculate by adding up seasonal daily averages.     Upscaling processing: For data containing only the growing season (temperate/cold zone) or wet season (subtropical), the seasonal annual flux ratio (R) of the annual measurement stations is used to upscale to the annual value.     3. Statistical analysis:     Meta analysis: Use Response Ratio (RR) to quantify changes in environmental variables, and calculate the mean and 95% confidence interval through bootstrap sampling (10000 iterations).     Uncertainty assessment: Based on the Gaussian error propagation principle, quantify the errors in flux calculation and upscaling.</w:t>
+        <w:t xml:space="preserve">  1.数据筛选：   仅纳入“近原始泥炭地”与“排水泥炭地”的配对研究，要求泥炭深度&gt;40 cm且无直接排水历史。   排除含额外人为干预（如增温、氮沉降）的数据。   要求甲烷通量测量频率为月或周，低分辨率数据（如年测1-3次）被排除。   2.通量计算：   直接年度通量：提取已发表的年度数据或通过季节日均值累加计算。   升尺度处理：对仅含生长季（温带/寒带）或湿季（（亚）热带）的数据，利用全年测量站点的季节-年度通量比值（R）升尺度为年度值。   3.统计分析：   元分析：采用响应比（Response Ratio, RR）量化环境变量变化，通过自举重采样（Bootstrap，10000次迭代）计算均值及95%置信区间。   不确定性评估：基于高斯误差传播原理，量化通量计算与升尺度的误差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data covers major peatland regions worldwide (Western Europe, Southeast Asia, North America), including 249 pairs of peatland flux data and 107 channel flux data.     Combining direct measurement with upscaling data to improve sample size and analytical robustness. </w:t>
+        <w:t xml:space="preserve">  数据覆盖全球主要泥炭地区域（西欧、东南亚、北美），包含249对泥炭地通量数据和107条沟渠通量数据。   结合直接测量与升尺度数据，提升样本量及分析稳健性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:676.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">676.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ditch discharge, peatland, methane</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沟渠排放, 泥炭地, 甲烷</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,587 +1371,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GAN Dezhao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘德钊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAN Dezhao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘德钊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GAN Dezhao  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘德钊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GAN Dezhao . Datasets: Ditch emissions partially offset global reductions in methane emissions from peatland drainage. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6759.2025.</w:t>
+        <w:t xml:space="preserve">甘德钊. 沟渠排放对泥炭地排水甲烷减排的抵消效应数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6759.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gan Dezhao, Zhang Zelong, Li Huinan, Yu Dongsheng, Li Zheng, Long Ruijun, Niu Shuli, Zuo Hongchao, Meng Xianhong, Wang Jinsong, Ma Lei. Ditch emissions partially offset global reductions in methane emissions from peatland drainage[J]. Communications Earth &amp; Environment, 2024-10-29, 5, (1):640. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s43247-024-01818-5.</w:t>
+        <w:t xml:space="preserve">Gan Dezhao, Zhang Zelong, Li Huinan, Yu Dongsheng, Li Zheng, Long Ruijun, Niu Shuli, Zuo Hongchao, Meng Xianhong, Wang Jinsong, Ma Lei. Ditch emissions partially offset global reductions in methane emissions from peatland drainage[J/OL]. Communications Earth &amp; Environment, 2024-10-29, 5(1): 640. DOI: 10.1038/s43247-024-01818-5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>