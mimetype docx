--- v0 (2026-06-20)
+++ v1 (2026-06-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Vegetation Transect Survey in the Long-term Sand Control Area of Linze in 2003</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">临泽多年流沙治理区植被样带调查数据集（2003年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7077.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Vegetation Transect Survey in the Long-term Sand Control Area of Linze in 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7077.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7077.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7077.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The survey area is located at the north of the Linze Station. Originally a continuous expanse of mobile sand dunes, the sand ridges exhibit a NNE-SSW orientation. Following intensive control measures implemented in the 1970s and over two decades of various anthropogenic influences, the edges of these sand ridges have become largely stabilized. The interdune lowlands now support numerous vegetation patches, while the crests of the ridges and the larger slip faces remain predominantly bare. The starting point of the survey transect is situated to the north-northwest of Linze Station, at coordinates 39°21'11.1" N, 100°07'43.8" E. The total dimensions of the transect are 600 m in length and 100 m in width. </w:t>
+        <w:t xml:space="preserve">  调查区域位于临泽站北部，原为连片的流动沙地，其沙垄为北北东-南南西走向。在上世纪 70年代集中治理后，经20余年多种方式的人为影响，其沙垄边缘已基本固定，垄间低地有较多的植被斑块，而沙垄顶部和较大落沙坡则多为裸露。调查样带起始点位于N39°21'11.1"，E100907'43.8"。样带总长度600m，宽度100m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Starting from the initial point, a measuring rope was deployed sequentially due east to establish the main transect line (central line). At every 10-meter interval along this main line, perpendicular subsidiary lines (recording lines) were extended one each to the south and north. Vegetation patches on both the east (E) and west (W) sides of these subsidiary lines were surveyed and documented.</w:t>
+        <w:t xml:space="preserve">  从起始点起，用测绳沿正东方向逐段延伸，为样带主线(中心线)。沿主线每10m 处向南向北分别做1条与主线垂直的副线(记录线)，对副线东(E)、西(W)两侧的植被斑块进行调查登记。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Raw data derived from the field investigation, remaining unprocessed.</w:t>
+        <w:t xml:space="preserve">  野外考察产生的原始数据，未经人工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The dataset demonstrates high quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Linze, Zhangye City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省张掖市临泽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:27.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation transect survey</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被样带调查</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geochemistry , Geography and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学 , 地理学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Linze,  China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  临泽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">109.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">109.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,560 +1419,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Du Mingwu,  Zhao Liwen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜明武,  赵丽雯 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Du Mingwu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜明武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhao Liwen </w:t>
+        <w:t xml:space="preserve">,  赵丽雯  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhao Liwen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵丽雯</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023NCDC003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023NCDC003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">临泽生态农业数据资源体系整编</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Du Mingwu, Zhao Liwen. Dataset of Vegetation Transect Survey in the Long-term Sand Control Area of Linze in 2003. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7077.2026.</w:t>
+        <w:t xml:space="preserve">杜明武,赵丽雯. 临泽多年流沙治理区植被样带调查数据集（2003年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7077.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>