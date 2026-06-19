--- v0 (2026-05-03)
+++ v1 (2026-06-19)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2010年北半球雪深数据集</w:t>
+        <w:t xml:space="preserve">北半球逐日雪深数据集（2001-2010年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of snow depth in Northern Hemisphere from 2001 to 2010</w:t>
+        <w:t xml:space="preserve">Northern Hemisphere Daily Snow Depth Data Set (2001-2010)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2001-2010年间10年的北半球逐日雪深数据，数据覆盖范围0-86°N，180°W-180°E，该数据集结合积雪过程模型和积雪微波辐射传输模型，并吸收地面观测站点资料对雪深进行提取，引入森林覆盖率因子降低森林对雪深反演的影响，利用集合卡尔曼滤波方法综合卫星观测的微波亮度温度和模拟的亮度温度对积雪参数进行优化；在森林地区通过森林覆盖率降低森林的影响，获得北半球雪深数据集。</w:t>
+        <w:t xml:space="preserve">  本数据集为2001-2010年间10年的北半球逐日雪深数据，数据覆盖范围0-86°N，180°W-180°E，该数据集结合积雪过程模型和积雪微波辐射传输模型，并吸收地面观测站点资料对雪深进行提取，引入森林覆盖率因子降低森林对雪深反演的影响，利用集合卡尔曼滤波方法综合卫星观测的微波亮度温度和模拟的亮度温度对积雪参数进行优化；在森林地区通过森林覆盖率降低森林的影响，获得北半球雪深数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集用到的原始数据为星载被动微波亮度温度数据AMSR-E EASE-Grid，数据从美国雪冰数据中心下载。</w:t>
+        <w:t xml:space="preserve">  本数据集用到的原始数据为星载被动微波亮度温度数据AMSR-E EASE-Grid，从美国雪冰数据中心下载。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)积雪过程模型和积雪微波辐射传输模型、北半球站点积雪观测数据实时更新积雪状态变量、卡尔曼滤波方法综合卫星观测的微波亮度温度和模拟的亮度温度对积雪参数进行优化和森林地区通过森林覆盖率降低森林的影响。</w:t>
+        <w:t xml:space="preserve">  通过积雪过程模型和积雪微波辐射传输模型、北半球站点积雪观测数据实时更新积雪状态变量、卡尔曼滤波方法综合卫星观测的微波亮度温度和模拟的亮度温度对积雪参数进行优化和森林地区通过森林覆盖率降低森林的影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">与站点观测雪深（雪深大于5cm）相比，雪深较深的月份相对偏差较小，而雪深较浅的月份相对偏差较大。对于雪深较深的1-4月，平均雪深月30cm，其相对偏差为-21%，对于雪深较浅的5-6月，10-12月，相对偏差为-63.2%。</w:t>
+        <w:t xml:space="preserve">  本数据集与站点观测雪深（雪深大于5cm）相比，雪深较深的月份相对偏差较小，而雪深较浅的月份相对偏差较大。对于雪深较深的1-4月，平均雪深月30cm，其相对偏差为-21%，对于雪深较浅的5-6月，10-12月，相对偏差为-63.2%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -568,51 +568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">2001/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TXT</w:t>
+        <w:t xml:space="preserve">*.txt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -811,108 +811,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
-      </w:r>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">经纬度 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -946,51 +888,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">雪深，经纬度 ，时间</w:t>
+        <w:t xml:space="preserve">北半球, 雪深, 逐日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
@@ -2034,51 +1976,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>名称：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究-复杂地形积雪遥感及多尺度积雪变 化研究</w:t>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究-复杂地形积雪遥感及多尺度积雪变化研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2358,51 +2300,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">车涛. 2001-2010年北半球雪深数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.90.</w:t>
+        <w:t xml:space="preserve">车涛. 北半球逐日雪深数据集（2001-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>