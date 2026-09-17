--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -2391,73 +2391,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che Tao, Dai Liyun, Zheng Xingming, Li Xiaofeng, Zhao Kai. Estimation of snow depth from passive microwave brightness temperature data in forest regions of northeast China[J]. Remote Sensing of Environment, 2016, 183. </w:t>
+        <w:t xml:space="preserve">Che Tao, Dai Liyun, Zheng Xingming, Li Xiaofeng, Zhao Kai. Estimation of snow depth from passive microwave brightness temperature data in forest regions of northeast China[J]. Remote Sensing of Environment, 2016, 183.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che Tao, Li Xin, Jin Rui, Huang Chunlin. Assimilating passive microwave remote sensing data into a land surface model to improve the estimation of snow depth[J]. Remote Sensing of Environment, 2014, 143. </w:t>
+        <w:t xml:space="preserve">Che Tao, Li Xin, Jin Rui, Huang Chunlin. Assimilating passive microwave remote sensing data into a land surface model to improve the estimation of snow depth[J]. Remote Sensing of Environment, 2014, 143.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>