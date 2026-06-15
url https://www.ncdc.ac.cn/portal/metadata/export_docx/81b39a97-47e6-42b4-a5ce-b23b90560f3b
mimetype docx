--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,887 +2,1125 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data set of major cities in the Chaohu Lake Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> 巢湖流域主要城市数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6781.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> Data set of major cities in the Chaohu Lake Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6781.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6781.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6781.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset focuses on the geographic location information of seven major cities in the Chaohu Lake Basin, including Shucheng County, Hefei City, Feixi County, Feidong County, Chaohu City, Lujiang County, and Wuhu City, and accurately defines the names and geographic coordinates of each city through the integrated application of high-precision spatial data technology and geographic information systems (GIS). By utilizing this dataset, it can help improve the management efficiency of the cities in the Chaohu Lake Basin, promote the balanced and sustainable development of the regional economy, and at the same time, enhance the resilience to natural disasters, and provide a solid data support for the construction of a livable, resilient and green urban environment. </w:t>
+        <w:t xml:space="preserve">  本数据集专注于巢湖流域内主要城市包括舒城县、合肥市、肥西县、肥东县、巢湖市、庐江县及无为市7座城市的地理位置信息，通过高精度空间数据技术与地理信息系统（GIS）的综合应用，精确界定了各城市的名称、地理位置坐标。   通过利用本数据集，可助力提升巢湖流域各城市的管理效率，促进区域经济的均衡与可持续发展，同时增强对自然灾害的抵御能力，为构建宜居、韧性、绿色的城市环境提供坚实的数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The core part of the dataset comes from official organizations such as national and provincial statistical bureaus and geographic information bureaus.</w:t>
+        <w:t xml:space="preserve">  数据集的核心部分来源于国家及各省市的统计局、地理信息局等官方机构。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) Integrate the collected administrative division data to ensure that each city's name, administrative division code, geographic location coordinates, and other information are accurate.   (2) Integrate the geographic coordinates and boundary information of the cities to generate a geographic location dataset containing all major cities.   (3) The data were checked for accuracy using Geographic Information System (GIS) software to ensure that the geographic location and boundary information of the cities matched the actual situation.   (4) Use geographic information system (GIS) software to produce maps of the major cities in the Chaohu Lake Basin based on the integrated geographic location dataset.</w:t>
+        <w:t xml:space="preserve">  （1）将收集到的行政区划数据进行整合，确保每个城市的名称、行政区划代码、地理位置坐标等信息都准确无误。   （2）将城市的地理位置坐标和边界信息进行整合，生成包含所有主要城市的地理位置数据集。   （3）使用地理信息系统（GIS）软件对数据进行准确性检查，确保城市的地理位置和边界信息与实际情况相符。   （4）使用地理信息系统（GIS）软件，根据整合后的地理位置数据集制作巢湖流域主要城市的地图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The core data of the dataset comes from the national and provincial statistical bureaus, geographic information bureaus, and other official organizations, which ensures the authority and accuracy of the data. At the same time, the data are verified and supplemented by a variety of means, including online map services, ArcGIS, a professional GIS data source, as well as field research, to further enhance the accuracy of the data. Key information such as the geographic coordinates of each city is strictly checked to ensure that it matches the actual situation. </w:t>
+        <w:t xml:space="preserve">  数据集的核心数据来源于国家及各省市的统计局、地理信息局等官方机构，确保了数据的权威性和准确性。同时，通过在线地图服务、专业GIS数据源ArcGIS以及实地调研等多种手段对数据进行验证和补充，进一步提升了数据的准确性。每个城市的地理位置坐标等关键信息均经过严格核对，确保与实际情况相符。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Chaohu lake basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">巢湖流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albers Equal Area Conic Projection System </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Chaohu River Basin, City, Remote Sensing Images</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">巢湖流域, 城市, 遥感影像</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shucheng County,  Hefei City,  Feixi County,  Feidong County,  Chaohu City,  Lujiang County,  Wuwei City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">舒城县,  合肥市,  肥西县,  肥东县,  巢湖市,  庐江县,  无为市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -916,51 +1154,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -987,51 +1243,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1053,51 +1327,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">118.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1124,51 +1416,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,550 +1504,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HU Qingfang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡庆芳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HU Qingfang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡庆芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HU Qingfang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡庆芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3000100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HU Qingfang.  Data set of major cities in the Chaohu Lake Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6781.2025.</w:t>
+        <w:t xml:space="preserve">胡庆芳.  巢湖流域主要城市数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6781.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>