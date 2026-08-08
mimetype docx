--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（四道桥超级站涡动相关仪-2014年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing test: hydrometeorological observation network data set (sidaoqiao super station eddy correlator-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing test: hydrometeorological observation network data set (sidaoqiao super station eddy correlator-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3473.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3473.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1578</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2014年1月1日至2014年12月31日的黑河水文气象观测网下游四道桥超级站的涡动相关仪观测数据。站点位于内蒙古额济纳旗四道桥，下垫面是柽柳。观测点的经纬度是101.1374E, 42.0012N，海拔873 m。涡动相关仪的架高8m，采样频率是10Hz，超声朝向是正北向，超声风速温度仪（CSAT3）与CO2/H2O分析仪（Li7500A）之间的距离是15cm。 涡动相关仪的原始观测数据为10Hz，发布的数据是采用Eddypro软件处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Eddypro软件输出的30min通量值也进行了筛选：  （1）剔除仪器出错时的数据；  （2）剔除降水前后1h的数据；  （3）剔除10Hz原始数据中每30min内缺失率大于10%的数据；  （4）剔除夜间弱湍流的观测数据（u小于0.1m/s）。  观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。因仪器漂移等原因引起的可疑数据用红色字体标识。  发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），稳定度Z/L（无量纲），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst &lt;30, ITC&lt;30）; 1: （Δst &lt;100, ITC&lt;100）; 其余为2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以.xls格式存储。  水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考Liu et al.(2011)。</w:t>
+        <w:t xml:space="preserve">The data set contains the eddy related observation data of sidaoqiao super station downstream of Heihe hydrometeorological observation network from January 1, 2014 to December 31, 2014. The station is located in sidaoqiao, Ejina Banner, Inner Mongolia, with Tamarix on the underlying surface. The longitude and latitude of the observation point are 101.1374e, 42.0012n, and the altitude is 873 M. The frame height of eddy correlator is 8m, the sampling frequency is 10Hz, the ultrasonic direction is due north, and the distance between ultrasonic anemometer (csat3) and CO2 / H2O analyzer (li7500a) is 15cm. The original observation data of eddy correlator is 10Hz, and the released data is the 30 minute data processed by eddypro software. The main processing steps include: field value elimination, delay time correction, coordinate rotation (quadratic coordinate rotation), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction. At the same time, the quality of each flux value is evaluated, mainly the atmospheric stability（ Δ St) and turbulence similarity characteristics (ITC). The 30min flux value output by eddypro software is also screened: （ 1) Eliminate the data in case of instrument error （ 2) Eliminate the data 1H before and after precipitation （ 3) Eliminate the data with a loss rate greater than 10% every 30min in the 10Hz original data （ 4) Eliminate the observation data of weak turbulence at night (U &lt; EM &gt; less than 0.1M / s) The average period of observation data is 30 minutes, 48 data a day, and the missing data is marked as - 6999. Suspicious data caused by instrument drift and other reasons shall be identified in red font The published observation data include: date / time, wind direction WDIR (°), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD_ Uy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), stability Z / L (dimensionless), sensible heat flux HS (w / m2), latent heat flux Le (w / m2), carbon dioxide flux FC (mg / (M2S)), quality identification QA of sensible heat flux_ HS, quality identification of latent heat flux QA_ Le, quality identification QA of carbon dioxide flux_ Fc。 The quality identification of sensible heat, latent heat and carbon dioxide flux is divided into three levels (quality identification 0:（ Δ st &lt; 30, ITC&lt; 30）; 1: （ Δ st &lt; 100, ITC&lt; 100）; The rest are 2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; The data is stored in. XLS format For hydrometeorological network or station information, please refer to Li et al. (2013), and for observation data processing, please refer to Liu et al. (2011) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  站点位于内蒙古额济纳旗四道桥，下垫面是柽柳。观测点的经纬度是101.1374E, 42.0012N，海拔873 m。涡动相关仪的架高8m，采样频率是10Hz，超声朝向是正北向，超声风速温度仪（CSAT3）与CO2/H2O分析仪（Li7500A）之间的距离是15cm。</w:t>
+        <w:t xml:space="preserve"> The station is located in sidaoqiao, Ejina Banner, Inner Mongolia, with Tamarix on the underlying surface. The longitude and latitude of the observation point are 101.1374e, 42.0012n, and the altitude is 873 M. The frame height of eddy correlator is 8m, the sampling frequency is 10Hz, the ultrasonic direction is due north, and the distance between ultrasonic anemometer (csat3) and CO2 / H2O analyzer (li7500a) is 15cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  涡动相关仪的原始观测数据为10Hz，发布的数据是采用Eddypro软件处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Eddypro软件输出的30min通量值也进行了筛选：  （1）剔除仪器出错时的数据；  （2）剔除降水前后1h的数据；  （3）剔除10Hz原始数据中每30min内缺失率大于10%的数据；  （4）剔除夜间弱湍流的观测数据（u*小于0.1m/s）。  观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。因仪器漂移等原因引起的可疑数据用红色字体标识。  发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），稳定度Z/L（无量纲），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst &lt;30, ITC&lt;30）; 1: （Δst &lt;100, ITC&lt;100）; 其余为2）。数据时间的含义，如0:30代表0:00-0:30的平均；</w:t>
+        <w:t xml:space="preserve"> The original observation data of eddy correlator is 10Hz, and the released data is the 30 minute data processed by eddypro software. The main processing steps include: field value elimination, delay time correction, coordinate rotation (quadratic coordinate rotation), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction. At the same time, the quality of each flux value is evaluated, mainly the atmospheric stability（ Δ St) and turbulence similarity characteristics (ITC). The 30min flux value output by eddypro software is also screened:  （ 1) Eliminate the data in case of instrument error  （ 2) Eliminate the data 1H before and after precipitation  （ 3) Eliminate the data with a loss rate greater than 10% every 30min in the 10Hz original data  （ 4) Eliminate the observation data of weak turbulence at night (U * less than 0.1M / s)  The average period of observation data is 30 minutes, 48 data a day, and the missing data is marked as - 6999. Suspicious data caused by instrument drift and other reasons shall be identified in red font  The published observation data include: date / time, wind direction WDIR (°), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD_ Uy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), stability Z / L (dimensionless), sensible heat flux HS (w / m2), latent heat flux Le (w / m2), carbon dioxide flux FC (mg / (M2S)), quality identification QA of sensible heat flux_ HS, quality identification of latent heat flux QA_ Le, quality identification QA of carbon dioxide flux_ Fc。 The quality identification of sensible heat, latent heat and carbon dioxide flux is divided into three levels (quality identification 0:（ Δ st &lt; 30, ITC&lt; 30）; 1: （ Δ st &lt; 100, ITC&lt; 100）; The rest are 2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象观测网, 感热通量, 柽柳, 二氧化碳通量, 涡动相关仪, 潜热通量</w:t>
+        <w:t xml:space="preserve">Theme:Hydrometeorological observation network, Sensible heat flux, Tamarix, CO2 flux, Eddy correlator, Latent heat flux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">四道桥超级站,  黑河流域,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Sidaoqiao super station,  Heihe River Basin,  Natural oasis experimental area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,822 +1185,573 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐自为,  刘绍民 </w:t>
+        <w:t xml:space="preserve">contributors:Xu ziwei,  Liu shaomin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐自为  </w:t>
+        <w:t xml:space="preserve">author:Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘绍民  </w:t>
+        <w:t xml:space="preserve">,  Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">徐自为,刘绍民. 黑河生态水文遥感试验：水文气象观测网数据集（四道桥超级站涡动相关仪-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1578.</w:t>
+        <w:t xml:space="preserve">Xu ziwei, Liu shaomin. Heihe River Ecological hydrological remote sensing test: hydrometeorological observation network data set (sidaoqiao super station eddy correlator-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1578.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">