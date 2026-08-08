--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海河流域多尺度地表通量与气象要素观测数据集：馆陶站-自动气象站(2008-2010年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi-scale surface flux and meteorological elements observation dataset in the Hai River Basin (Guantao site-automatic weather </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi-scale surface flux and meteorological elements observation dataset in the Hai River Basin (Guantao site-automatic weather </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3831.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3831.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.428</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集包含了2008年1月1日至2010年12月31日的自动气象站观测数据。站点位于河北省馆陶县河寨村，下垫面是玉米/小麦，棉花。观测点的经纬度是115.1274E, 36.5150N，海拔30m。 自动气象站发布的数据包括：日期/时间Date/Time，空气温湿观测（Ta_12.5m,RH_12.5m）(℃，%)，风速(Ws_12.7m)（m/s），风向（WD_12.7m）（°），气压（Press）(hpa)，降水（Rain）(mm)，四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(W/m2)，地表辐射温度（IRT_1、IRT_2）(℃)，土壤热通量（Gs_1、Gs_2）(W/m2)、 多层土壤水分（Ms_2cm、Ms_5cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_60cm、Ms_100cm）(%)和多层土壤温度（Ts_0cm 、Ts_2cm 、Ts_5cm 、Ts_10cm、Ts_20cm、Ts_40cm、Ts_60cm、Ts_80cm、Ts_100cm ）(℃) 。 观测试验或站点信息请参考 Jia et al,(2012),数据处理请参考Liu et al.(2013)。</w:t>
+        <w:t xml:space="preserve">The data set includes the observation data of automatic meteorological station from January 1, 2008 to December 31, 2010. The site is located in hezhai village, Guantao County, Hebei Province. The underlying surface is corn / wheat and cotton. The longitude and latitude of the observation point are 115.1274e, 36.5150n and 30m above sea level. The data issued by the automatic weather station include: date / time, air temperature and humidity observation (ta_12.5m, Rh_12.5m (℃,%), wind speed (ws_12.7m) (M / s), wind direction (wd_12.7m) (℃), pressure (HPA), precipitation (rain) (mm), four component radiation (DR, ur, dlr_cor, ulr_cor, RN) (w / m2), surface radiation temperature (irt_1, irt_) (℃), soil heat flux (gs_1, gs_2) (w / m2) Multi layer soil moisture (MS UU 2cm, Ms UU 5cm, Ms UU 10cm, Ms UU 20cm, Ms UU 40cm, Ms UU 60cm, Ms UU 100cm) (%) and multi layer soil temperature (TS UU 0cm, TS UU 2cm, TS UU 5cm, TS UU 10cm, TS UU 20cm, TS UU 40cm, TS UU 60cm, TS UU 80cm, TS UU 100cm) (℃). For observation test or station information, please refer to Jia et al. (2012), and for data processing, please refer to Liu et al. (2013). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动气象站的采集频率为10s，且10min输出一次。观测要素包括空气温度、相对湿度（12.5m），朝向为正北；风速（12.7m），风向（12.7m），朝向为正北；气压（安装在防水箱内）；雨量（16m）；净辐射/四分量辐射（15.6m），朝向为正南；红外表面温度（15.7m），支臂朝向正南，探头朝向是垂直向下</w:t>
+        <w:t xml:space="preserve">The acquisition frequency of the automatic weather station is 10s, and it is output once in 10min. The observation elements include air temperature, relative humidity (12.5m), heading to the north; wind speed (12.7m), wind direction (12.7m), heading to the north; air pressure (installed in the waterproof box); rainfall (16m); net radiation / four component radiation (15.6m), heading to the South; infrared surface temperature (15.7m), arm heading to the south, probe heading to the vertical downward direction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤温湿度探头埋设在气象塔正南方2m处，土壤温度探头埋设深度为0cm、2cm、5cm、10cm、20cm、40cm、60cm、80cm和100 cm处，土壤水分传感器埋设深度为2cm、5cm、10cm、20cm、40cm、60cm和100cm；土壤热流板（2块）埋设在地下2 cm处，其中一块埋设在植被下方，另一块埋设在棵间。</w:t>
+        <w:t xml:space="preserve">The soil temperature and humidity probe is buried 2m to the south of the meteorological tower. The buried depth of the soil temperature probe is 0cm, 2cm, 5cm, 10cm, 20cm, 40cm, 60cm, 80cm and 100cm. The buried depth of the soil moisture sensor is 2cm, 5cm, 10cm, 20cm, 40cm, 60cm and 100cm. The soil heat flow plate (2 pieces) is buried underground 2 Cm, one is buried under the vegetation, the other is buried between trees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据的处理与质量控制：（1）确保每天1440个数据（每10min），若出现数据的缺失，则由-6999标示；（2）剔除有重复记录的时刻；（3）删除了明显超出物理意义或超出仪器量程的数据；（4）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2010-6-10 10:30</w:t>
+        <w:t xml:space="preserve">Processing and quality control of observation data: (1) 1440 data (every 10min) shall be ensured every day, and if there is any missing data, it shall be marked by - 6999; (2) the time with duplicate records shall be eliminated; (3) the data that obviously exceeds the physical meaning or the measuring range of the instrument shall be deleted; (4) the format of date and time shall be unified, and the date and time shall be in the same column. For example, time: 10:30, June 10, 2010 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">河北省馆陶县海河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:32.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤热通量, 气压, 空气温湿, 土壤水分, 自动气象站, 风速, 地表辐射温度</w:t>
+        <w:t xml:space="preserve">Theme:Soil heat flux, pressure, Air temperature and humidity, soil moisture , automatic weather station, wind speed, Surface radiation temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2010</w:t>
+        <w:t xml:space="preserve">Time:2008 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">馆陶县,  河北省,  海河流域 </w:t>
+        <w:t xml:space="preserve">Place:Guantao County,  Hebei Province,  Haihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐自为  </w:t>
+        <w:t xml:space="preserve">author:Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,徐自为. 海河流域多尺度地表通量与气象要素观测数据集：馆陶站-自动气象站(2008-2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.428.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, Xu ziwei. Multi-scale surface flux and meteorological elements observation dataset in the Hai River Basin (Guantao site-automatic weather . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.428.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">