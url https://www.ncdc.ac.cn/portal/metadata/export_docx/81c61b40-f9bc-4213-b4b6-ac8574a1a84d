--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -2,1057 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域生态水文样带调查：黑河上游土壤数据（2012）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Eco hydrological transect survey in Heihe River Basin: soil data from the upper reaches of Heihe River (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eco hydrological transect survey in Heihe River Basin: soil data from the upper reaches of Heihe River (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3094.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3094.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1959</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为黑河流域生态水文样带调查：2012年上游土壤数据 按照将地面以下0-100cm分为6层，0-10；10-20；20-40；40-60；60-80；80-100cm，分别测定每层的常规化学性质和物理性状,包括土壤粒度；土壤水文数据只要测定土壤含水量、土壤持水量、土壤容重等。包括取样经纬度，土壤养分、有机质等化学特性。包括了2012年植被样方调查数据和中游植被数据（含shp）。有两个压缩包2012年植被样方调查数据.zip 中游植被数据.zip。</w:t>
+        <w:t xml:space="preserve">This data is the investigation of eco hydrological transect in Heihe River Basin: according to the soil data of upper reaches in 2012, 0-100cm below the ground is divided into 6 layers, 0-10; 10-20; 20-40; 40-60; 60-80; 80-100cm, and the conventional chemical and physical properties of each layer, including soil particle size, are determined respectively; soil moisture content, soil water holding capacity, soil bulk density, etc. are determined. Including sampling latitude and longitude, soil nutrients, organic matter and other chemical characteristics. It includes the vegetation sample survey data in 2012 and the vegetation data in the middle reaches (including SHP). There are two compressed packages of 2012 vegetation quadrat survey data. Zip middle stream vegetation data. Zip. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器监测，人工采集。</w:t>
+        <w:t xml:space="preserve">Instrument monitoring, manual collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrument measurement, manual calibration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/12-2012/07/25</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/12-2012/07/25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Upper reaches of Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1004.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1004.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤水文, 土壤化学性质, 土壤含水量, 土壤, 土壤持水量</w:t>
+        <w:t xml:space="preserve">Theme:Soil hydrology, Soil chemical properties, soil moisture content, soil, Soil water holding capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  黑河,  黑河中游 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Heihe River,  Middle reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1086,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1175,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1259,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1348,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1436,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯起 </w:t>
+        <w:t xml:space="preserve">contributors:FENG Qi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冯起  </w:t>
+        <w:t xml:space="preserve">author:FENG Qi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center , FENG Qi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冯起. 黑河流域生态水文样带调查：黑河上游土壤数据（2012）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1959.</w:t>
+        <w:t xml:space="preserve">FENG Qi. Eco hydrological transect survey in Heihe River Basin: soil data from the upper reaches of Heihe River (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1959.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>