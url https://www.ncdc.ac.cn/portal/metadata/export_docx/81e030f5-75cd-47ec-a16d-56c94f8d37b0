--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域上游祁连站内降雨和上游葫芦沟流域土壤水二氧化硅含量（2012-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Rainfall in Qilian station and silicon dioxide content in soil water of hulugou watershed in the upper reaches of Heihe River Basin (2012-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rainfall in Qilian station and silicon dioxide content in soil water of hulugou watershed in the upper reaches of Heihe River Basin (2012-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0011.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0011.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.806</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据包含2012年5月~2013年6月黑河流域上游祁连站内降雨和葫芦沟小流域土壤水二氧化硅含量。内含一个Excel表格数据中包含降雨降雨和土壤水两个表，采样点样地点为葫芦沟小流域中科院寒旱所生态水文试验研究站院内，土壤水取样点中科院二号气象站上方约300m处。主要监测指标为降水：序号、采样位置、地理坐标、降雨时间、Si（mg/L）；土壤水：序号、采样点位置、地理坐标、采样时间、Si（mg/L）。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data include the rainfall in Qilian station in the upper reaches of Heihe River Basin from May 2012 to June 2013 and the content of silica in soil water of hulugou small watershed. It contains an excel table, and the data includes two tables of rainfall and soil water. The sampling point is located in hulugou small watershed ecological hydrological experimental research station of Institute of cold and drought, Chinese Academy of Sciences, and the soil water sampling point is about 300m above the No.2 meteorological station of Chinese Academy of Sciences. The main monitoring indicators were precipitation: serial number, sampling location, geographical coordinates, rainfall time, Si (mg / L); soil water: serial number, sampling point location, geographical coordinates, sampling time, Si (mg / L). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主监测（仪器监测）</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Self monitoring (instrument monitoring)&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">样品测试方法是采用哈希DR2800紫外分光光度计对从雨量筒中取得的雨水及采样点采集的土壤水测试取得的。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The sample test method is to use hash DR2800 ultraviolet spectrophotometer to test the rain water obtained from the rain gauge and the soil water collected from the sampling point. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Good data quality&lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/01-2013/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/01-2013/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河上游祁连站内和黑河上游葫芦沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian station in the upper reaches of Heihe River and hulugou basin in the upper reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">二氧化硅, 降雨, 土壤水</w:t>
+        <w:t xml:space="preserve">Theme:silicon dioxide, rainfall, Soil water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">寒旱所生态水文试验研究站,  葫芦沟,  黑河上游 </w:t>
+        <w:t xml:space="preserve">Place:Research station of ecological hydrology of Institute of cold and drought,  Hulugou,  Upper reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙自永 </w:t>
+        <w:t xml:space="preserve">contributors:SUN Ziyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常启昕  </w:t>
+        <w:t xml:space="preserve">author:Chang qixin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SUN Ziyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙自永. 黑河流域上游祁连站内降雨和上游葫芦沟流域土壤水二氧化硅含量（2012-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.806.</w:t>
+        <w:t xml:space="preserve">SUN Ziyong. Rainfall in Qilian station and silicon dioxide content in soil water of hulugou watershed in the upper reaches of Heihe River Basin (2012-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.806.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>