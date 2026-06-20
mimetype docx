--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：排露沟流域加密观测区量水堰径流量数据（2006-2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: runoff data of measuring weir in intensive observation area of Pailugou basin (2006-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: runoff data of measuring weir in intensive observation area of Pailugou basin (2006-2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1873.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1873.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1907</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据来自排露沟流域量水堰的径流量测量。测量时间为2006年10月至2008年10月两个完整年度。观测位置为排露沟流域出口，均为人工观测，测流方法分三角堰冰测流和容器法测流两种方式，根据径流的方式选择测流方法。   2006年10月至2007年4月是每5天观测一次，2007年5月至9月是每天观测3次，2007年10月至2008年4月是每5天观测一次，2008年5月至9月为逐日观测资料，2008年10月为每5天观测一次。   该数据是排露沟流域水文模拟关键的水文观测资料。</w:t>
+        <w:t xml:space="preserve">This data comes from the runoff measurement of the measuring weir in the drainage ditch basin. The measurement time is two complete years from October 2006 to October 2008. The observation location is the outlet of the drainage ditch basin, which is all manual observation. The flow measurement method is divided into two methods: triangular weir ice flow measurement and container flow measurement. The flow measurement method is selected according to the runoff mode. It was observed every five days from October 2006 to April 2007, three times a day from May to September 2007, once every five days from October 2007 to April 2008, daily observation data from May to September 2008 and once every five days in October 2008. This data is the key hydrological observation data for hydrological simulation in Pailugou basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2006年10月至2007年4月是每5天观测一次，2007年5月至9月是每天观测3次，2007年10月至2008年4月是每5天观测一次，2008年5月至9月为逐日观测资料，2008年10月为每5天观测一次。</w:t>
+        <w:t xml:space="preserve"> It was observed every five days from October 2006 to April 2007, three times a day from May to September 2007, once every five days from October 2007 to April 2008, daily observation data from May to September 2008 and once every five days in October 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  均为人工观测，测流方法分三角堰冰测流和容器法测流两种方式，根据径流的方式选择测流方法。</w:t>
+        <w:t xml:space="preserve">  The flow measurement methods are divided into two methods: triangular weir ice flow measurement and container flow measurement. The flow measurement method is selected according to the runoff mode</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2006/10/14-2008/11/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2006/10/14-2008/11/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 森林水文试验区, 排露沟流域加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, forest hydrology experimental area, drainage ditch basin, intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">42.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:42.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">量水堰, 径流量, 青海云杉, 水文断面, 地表水, 径流</w:t>
+        <w:t xml:space="preserve">Theme:Measuring weir, runoff, Qinghai Spruce, hydrological section, surface water, runoff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  森林水文试验区,  排露沟流域加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  forest hydrology experimental area,  drainage ditch basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河综合遥感联合试验：排露沟流域加密观测区量水堰径流量数据（2006-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1907.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River comprehensive remote sensing joint test: runoff data of measuring weir in intensive observation area of Pailugou basin (2006-2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1907.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>