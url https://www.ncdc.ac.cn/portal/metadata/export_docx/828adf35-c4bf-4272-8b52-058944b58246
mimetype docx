--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -2,878 +2,1057 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic characteristics and monitoring data of dangerous rock masses in Zigui County, Three Gorges Reservoir Area of Yangtze River from 2007 to 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2007-2012年长江三峡库区秭归县链子崖危岩体基本特征及监测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0001.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Basic characteristics and monitoring data of dangerous rock masses in Zigui County, Three Gorges Reservoir Area of Yangtze River from 2007 to 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.72</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0001.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.72</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The displacement monitoring data of landslide dangerous rock mass is the most significant parameter reflecting the occurrence, development and evolution process of landslide, and it is also the necessary basic data for landslide monitoring and early warning. This data set records the monitoring data of Lianziya dangerous rock mass in Zigui County of the Three Gorges Reservoir area from 2007 to 2012. Lianziya dangerous rock collapse mass is located in group 1 of Lianziya village, Quyuan Town, Zigui County, on the South Bank of the Yangtze River. It is 26km away from the Three Gorges Dam. It faces the Xintan Landslide across the river, and it is closely linked to the exit of Baojian gorge in BINGSHU County, forming a famous throat on the Yangtze River waterway. Geographical coordinates: X: 3424680, Y: 479980, longitude: 110 ° 47'26 ". Latitude: 30 ° 56'35". A total of 8 large deformation monitoring points are arranged to form three vertical and one horizontal monitoring sections. </w:t>
+        <w:t xml:space="preserve">滑坡危岩体位移监测数据是反映滑坡发生、发展、演化过程的最显著的参量,是滑坡监测预警必要的基础数据。该数据集记录了三峡库区秭归县链子崖危岩体监测2007年-2012年监测数据链子崖危岩崩滑体位于秭归县屈原镇链子崖村1组，长江南岸，距三峡大坝26km，与新滩滑坡隔江对峙，紧扼兵书宝剑峡出口，形成长江航道上著名的咽喉要道。地理坐标X∶3424680，Y∶479980，经度110°47'26".纬度30°56'35"。共布置8个大地形变监测点, 形成三纵一横监测剖面。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual acquisition and automatic acquisition</w:t>
+        <w:t xml:space="preserve">人工采集、自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data has been corrected manually and the quality is good </w:t>
+        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/01/01-2012/12/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/01/01-2012/12/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lianziya in the Three Gorges Reservoir area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区链子崖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:699.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">699.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Observation data, precipitation, displacement</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">观测数据, 降水量, 位移</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lianziya,  the Three Gorges Reservoir area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">链子崖,  长江三峡库区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1086,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1175,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1259,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1348,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1436,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu,  Huang haifeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武,  黄海峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Huang haifeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Huang haifeng , YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰, 易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu, Huang haifeng. Basic characteristics and monitoring data of dangerous rock masses in Zigui County, Three Gorges Reservoir Area of Yangtze River from 2007 to 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.72.</w:t>
+        <w:t xml:space="preserve">易武,黄海峰. 2007-2012年长江三峡库区秭归县链子崖危岩体基本特征及监测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.72.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>