--- v0 (2026-06-19)
+++ v1 (2026-09-26)
@@ -140,51 +140,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.07227</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.07227</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2111,51 +2111,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">姜丽光. 全球径流指数时间序列数据集（1806-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.07227.</w:t>
+        <w:t xml:space="preserve">姜丽光. 全球径流指数时间序列数据集（1806-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:31253.11.sciencedb.07227.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2202,53 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen X, Jiang L, Luo Y, Liu J. A global streamflow indices time series dataset for large-sample hydrological analyses on streamflow regime (until 2022)[J]. Earth Syst. Sci. Data, 2023-10-06, 15, (10): 4463-4479. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4463-2023.</w:t>
+        <w:t xml:space="preserve">Chen X, Jiang L, Luo Y, Liu J. A global streamflow indices time series dataset for large-sample hydrological analyses on streamflow regime (until 2022)[J/OL]. Earth Syst. Sci. Data, 2023-10-06, 15(10): 4463-4479. DOI: 10.5194/essd-15-4463-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>