--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游样带地表覆盖类型（2012年6月29日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface coverage type of the sample belt in the middle reaches of Heihe River Basin (June 29, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface coverage type of the sample belt in the middle reaches of Heihe River Basin (June 29, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2867.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2867.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2867.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年6月29日，在黑河中游的样带区域，利用运12飞机，搭载CASI传感器，开展了可见光/近红外高光谱航空遥感数据获取飞行试验。飞行相对高度2000米（海拔高3500米），CASI传感器波长范围分别为380-1050纳米，空间分辨率分别为1米。利用同步测量的地面数据和大气数据，经过几何和6S大气校正，得到地表反射率产品。参考样带区域地表覆盖类型实地调查数据，利用分层分类方法对两条航空飞行样带进行地表覆盖分类制图。</w:t>
+        <w:t xml:space="preserve">On June 29, 2012, in the transect area in the middle reaches of Heihe River, the flight test of obtaining visible / near-infrared hyperspectral aerial remote sensing data was carried out by using Yun 12 aircraft and CASI sensor. The relative flight altitude is 2000 meters (altitude is 3500 meters), the wavelength range of CASI sensor is 380-1050 nm respectively, and the spatial resolution is 1 meter respectively. The surface reflectance product is obtained by using the synchronously measured ground data and atmospheric data through geometric and 6S atmospheric correction. Referring to the field survey data of surface coverage types in the transect area, the surface coverage classification mapping of two aviation flight transects is carried out by using the hierarchical classification method </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年6月29日，在黑河中游的样带区域，利用运12飞机，搭载CASI传感器，开展了可见光/近红外高光谱航空遥感数据获取飞行试验。飞行相对高度2000米（海拔高3500米），CASI传感器波长范围分别为380-1050纳米，空间分辨率分别为1米。</w:t>
+        <w:t xml:space="preserve">   On June 29, 2012, in the transect area in the middle reaches of Heihe River, the flight test of obtaining visible / near-infrared hyperspectral aerial remote sensing data was carried out by using Yun 12 aircraft and CASI sensor. The relative flight altitude is 2000 meters (altitude is 3500 meters), the wavelength range of CASI sensor is 380-1050 nm respectively, and the spatial resolution is 1 meter respectively</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用同步测量的地面数据和大气数据，经过几何和6S大气校正，得到地表反射率产品。参考样带区域地表覆盖类型实地调查数据，利用分层分类方法对两条航空飞行样带进行地表覆盖分类制图。</w:t>
+        <w:t xml:space="preserve">   The surface reflectance product is obtained by using the synchronously measured ground data and atmospheric data through geometric and 6S atmospheric correction. Referring to the field survey data of surface coverage types in the transect area, the surface coverage classification mapping of two aviation flight transects is carried out by using the hierarchical classification method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  质量数据良好</w:t>
+        <w:t xml:space="preserve">   Good quality data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/29-2012/06/29</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/29-2012/06/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:las</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被覆盖度, 遥感产品, 生态遥感产品</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation coverage, remote sensing products, ecological remote sensing products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,887 +1235,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 0931-4967596</w:t>
+        <w:t xml:space="preserve">phone: 0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：黑河流域中游样带地表覆盖类型（2012年6月29日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2867.2023.</w:t>
+        <w:t xml:space="preserve">Xiao qing. Heihe River eco hydrological remote sensing test: surface coverage type of the sample belt in the middle reaches of Heihe River Basin (June 29, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2867.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">王志慧, 刘良云. 黑河中游绿洲灌溉区土地覆盖与种植结构空间格局遥感监测[J]. 地球科学进展, 2013, 28, (08): 948-956. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">