--- v1 (2026-08-05)
+++ v2 (2026-09-21)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface coverage type of the sample belt in the middle reaches of Heihe River Basin (June 29, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游样带地表覆盖类型（2012年6月29日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2867.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface coverage type of the sample belt in the middle reaches of Heihe River Basin (June 29, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2867.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2867.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2867.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On June 29, 2012, in the transect area in the middle reaches of Heihe River, the flight test of obtaining visible / near-infrared hyperspectral aerial remote sensing data was carried out by using Yun 12 aircraft and CASI sensor. The relative flight altitude is 2000 meters (altitude is 3500 meters), the wavelength range of CASI sensor is 380-1050 nm respectively, and the spatial resolution is 1 meter respectively. The surface reflectance product is obtained by using the synchronously measured ground data and atmospheric data through geometric and 6S atmospheric correction. Referring to the field survey data of surface coverage types in the transect area, the surface coverage classification mapping of two aviation flight transects is carried out by using the hierarchical classification method </w:t>
+        <w:t xml:space="preserve">  2012年6月29日，在黑河中游的样带区域，利用运12飞机，搭载CASI传感器，开展了可见光/近红外高光谱航空遥感数据获取飞行试验。飞行相对高度2000米（海拔高3500米），CASI传感器波长范围分别为380-1050纳米，空间分辨率分别为1米。利用同步测量的地面数据和大气数据，经过几何和6S大气校正，得到地表反射率产品。参考样带区域地表覆盖类型实地调查数据，利用分层分类方法对两条航空飞行样带进行地表覆盖分类制图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   On June 29, 2012, in the transect area in the middle reaches of Heihe River, the flight test of obtaining visible / near-infrared hyperspectral aerial remote sensing data was carried out by using Yun 12 aircraft and CASI sensor. The relative flight altitude is 2000 meters (altitude is 3500 meters), the wavelength range of CASI sensor is 380-1050 nm respectively, and the spatial resolution is 1 meter respectively</w:t>
+        <w:t xml:space="preserve">  2012年6月29日，在黑河中游的样带区域，利用运12飞机，搭载CASI传感器，开展了可见光/近红外高光谱航空遥感数据获取飞行试验。飞行相对高度2000米（海拔高3500米），CASI传感器波长范围分别为380-1050纳米，空间分辨率分别为1米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The surface reflectance product is obtained by using the synchronously measured ground data and atmospheric data through geometric and 6S atmospheric correction. Referring to the field survey data of surface coverage types in the transect area, the surface coverage classification mapping of two aviation flight transects is carried out by using the hierarchical classification method</w:t>
+        <w:t xml:space="preserve">  利用同步测量的地面数据和大气数据，经过几何和6S大气校正，得到地表反射率产品。参考样带区域地表覆盖类型实地调查数据，利用分层分类方法对两条航空飞行样带进行地表覆盖分类制图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Good quality data </w:t>
+        <w:t xml:space="preserve">  质量数据良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/29-2012/06/29</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/29-2012/06/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation coverage, remote sensing products, ecological remote sensing products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被覆盖度, 遥感产品, 生态遥感产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,634 +1591,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone: 0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiao qing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao qing. Heihe River eco hydrological remote sensing test: surface coverage type of the sample belt in the middle reaches of Heihe River Basin (June 29, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2867.2023.</w:t>
+        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：黑河流域中游样带地表覆盖类型（2012年6月29日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2867.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王志慧, 刘良云. 黑河中游绿洲灌溉区土地覆盖与种植结构空间格局遥感监测[J]. 地球科学进展, 2013, 28, (08): 948-956. </w:t>
+        <w:t xml:space="preserve">王志慧, 刘良云. 黑河中游绿洲灌溉区土地覆盖与种植结构空间格局遥感监测[J]. 地球科学进展, 2013, 28(08): 948-956.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>