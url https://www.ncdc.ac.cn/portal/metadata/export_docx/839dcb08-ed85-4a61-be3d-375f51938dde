--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2020年黄土丘陵沟壑区第一副区桥沟流域径流、泥沙观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0047.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0047.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.87</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2011-2020年桥沟流域3个径流站径流、泥沙观测数据，通过径流站测流断面水位观测，泥沙取样，计算产流时的径流、泥沙量。数据包括桥沟流域站点分布图、径流站测流断面图、洪水水文要素摘录表、逐次洪水测验成果表。径流站情况见《桥沟流域2011-2020年情况说明》。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;This data set is the runoff and sediment observation data of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020. The runoff and sediment amount during runoff generation are calculated by water level observation at runoff station and sediment sampling. The data set includes the extraction table of flood hydrological elements, the result table of successive flood test, the daily average discharge table, the daily average sediment concentration table and the daily average sediment transport rate table of Qiaogou runoff station, Qiaogou yizhigou runoff station and Qiaogou erzhigou runoff station. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Artificial timing observation&amp;lt;/p&amp;gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.水位观测：桥沟径流站利用建筑物侧壁上的水尺进行水位测定，非汛期每日8时观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.测流方式：平水时采用三角槽测流；水位高于三角槽时，在矩形溢洪道采用浮标法测流，浮标系数采用黄委子洲径流试验站浮标试验结果。 3.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;1. The flow measurement method of Qiaogou runoff station: the triangular groove is used for flow measurement, and the flow calculation is based on the push flow formula. The flow measurement method of Qiaogou No.1 Branch Ditch and Qiaogou No.2 Branch Ditch runoff station: the triangular groove is used for flow measurement, and the flow calculation is based on the push flow formula. Sediment sampling and treatment: the midstream buoy method is used to sample the sediment at the flow measurement section. The frequency of sediment sampling depends on the frequency of flood water level change, and the sampling frequency is increased to control the change of sediment concentration at flood peak. The sample was treated by displacement method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;In the process of observation, when there is an abnormal value of the self recording rain gauge, the observation value of the ordinary rain gauge is used for interpolation and verification; in the process of data entry, there are four levels of manual verification, which are tabulation, primary calibration, recalibration and audit, to ensure the data quality. &amp;lt;/p&amp;gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县桥沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">222.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:222.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">径流模数, 径流系数, 输沙率, 水位, 侵蚀模数, 流量, 含沙量, 径流深度, 径流量, 土壤流失量</w:t>
+        <w:t xml:space="preserve">Theme:Soil loss, Runoff coefficient, water level, Erosion modulus, Runoff, Sediment concentration, Sediment transport rate, Runoff depth, Runoff modulus, flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">绥德,  桥沟,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Suide,  Shaanxi Province,  Qiaogou,  Yulin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:126201340005150007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">水土保持试验与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2011-2020年黄土丘陵沟壑区第一副区桥沟流域径流、泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.87.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Runoff and sediment observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.87.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>