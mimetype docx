--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1980-2020年三江源逐日雪水当量数据集</w:t>
+        <w:t xml:space="preserve">三江源逐日雪水当量数据集（1980-2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好，由于雪水当量主要源于雪深通过逐月平均的积雪密度转化，而雪深的精度经验证良好：采用均方根误差（RMSE）、平均绝对误差（MAE）和相关系数（R）三个标准指标表示雪深误差，利用2000-2020年的地面实测雪深进行评估。验证结果表明，三江源地区的5 km雪深的RMSE位于8~8.5cm、MAE位于5.6~6.5 cm，R大于0.7,相较于中国长时间序列的雪深数据（25 km）相比（RMSE位于10~11.5 cm、MAE位于7.5~8.3 cm，R大于0.45）具有更优的精度。结果表明该反演的5 km雪深在三江源地区地区具有良好的精度。因此，转化得到的雪水当量数据集可作为评价该地区积雪资源的可靠数据基础。</w:t>
+        <w:t xml:space="preserve">  数据质量良好，由于雪水当量主要源于雪深通过逐月平均的积雪密度转化，而雪深的精度经验证良好：采用均方根误差（RMSE）、平均绝对误差（MAE）和相关系数（R）三个标准指标表示雪深误差，利用2000-2020年的地面实测雪深进行评估。验证结果表明，三江源地区的5 km雪深的RMSE位于8~8.5cm、MAE位于5.6~6.5 cm，R大于0.7,相较于中国长时间序列的雪深数据（25 km）相比（RMSE位于10~11.5 cm、MAE位于7.5~8.3 cm，R大于0.45）具有更优的精度。结果表明该反演的5 km雪深在三江源地区具有良好的精度。因此，转化得到的雪水当量数据集可作为评价该地区积雪资源的可靠数据基础。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -619,145 +619,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">三江源 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...8 lines deleted...]
-        <w:t>数据量</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">69.5 MiB</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Tiff</w:t>
+        <w:t xml:space="preserve">*.tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2300,51 +2252,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 1980-2020年三江源逐日雪水当量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 1. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6815.2025.</w:t>
+        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日雪水当量数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 1. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6815.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>