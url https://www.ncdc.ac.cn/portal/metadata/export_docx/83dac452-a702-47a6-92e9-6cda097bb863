--- v1 (2026-06-23)
+++ v2 (2026-08-12)
@@ -617,50 +617,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">三江源 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">248.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2252,51 +2300,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日雪水当量数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 1. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6815.2025.</w:t>
+        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日雪水当量数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2017. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6815.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2343,78 +2391,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵子胜, 郝晓华, 任鸿瑞, 罗斯琼, 戴礼云, 邵东航, 冯天文, 赵琴, 纪文政, 刘艳. 多源遥感数据驱动下耦合深度学习与积雪微波辐射传输模型的降尺度雪深反演算法[J]. 遥感学报, 2025, : 1-17. 
-[...2 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.11834/jrs.20253540.</w:t>
+        <w:t xml:space="preserve">赵子胜, 郝晓华, 任鸿瑞, 罗斯琼, 戴礼云, 邵东航, 冯天文, 赵琴, 纪文政, 刘艳. 多源遥感数据驱动下耦合深度学习与积雪微波辐射传输模型的降尺度雪深反演算法[J/OL]. 遥感学报, 2025, : 1-17. DOI: 10.11834/jrs.20253540.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Zisheng, Hao Xiaohua, Shao Donghang, Ji Wenzheng, Feng Tianwen, Zhao Qin, He Wenxin, Dai Liyun, Zheng Zhaojun, Liu Yan. A Snow Depth Downscaling Algorithm Based on Deep Learning Fusion of Enhanced Passive Microwave and Cloud-Free Optical Remote Sensing Data in China[J]. Remote Sensing, 2024, 16, (24). </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.3390/rs16244756.</w:t>
+        <w:t xml:space="preserve">Zhao Zisheng, Hao Xiaohua, Shao Donghang, Ji Wenzheng, Feng Tianwen, Zhao Qin, He Wenxin, Dai Liyun, Zheng Zhaojun, Liu Yan. A Snow Depth Downscaling Algorithm Based on Deep Learning Fusion of Enhanced Passive Microwave and Cloud-Free Optical Remote Sensing Data in China[J/OL]. Remote Sensing, 2024, 16(24). DOI: 10.3390/rs16244756.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>